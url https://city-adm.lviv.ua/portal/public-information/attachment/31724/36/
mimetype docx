--- v0 (2026-07-04)
+++ v1 (2026-09-25)
@@ -1,102 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="240AAE06" w14:textId="61BD3E2E" w:rsidR="00C17A5B" w:rsidRPr="00213E63" w:rsidRDefault="00C17A5B" w:rsidP="00DE225A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1512"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ЗВІТ ПРО </w:t>
       </w:r>
       <w:r w:rsidR="00DA5931">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ЗАДОВОЛЕННЯ</w:t>
       </w:r>
       <w:r w:rsidRPr="00213E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАПИТІВ НА ПУБЛІЧНУ ІНФОРМАЦІЮ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C2F100" w14:textId="18C38316" w:rsidR="003D3094" w:rsidRPr="008C5A7C" w:rsidRDefault="00C17A5B" w:rsidP="004A0EB2">
+    <w:p w14:paraId="48C2F100" w14:textId="164C06BC" w:rsidR="003D3094" w:rsidRPr="008C5A7C" w:rsidRDefault="00C17A5B" w:rsidP="004A0EB2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>З 01.</w:t>
       </w:r>
       <w:r w:rsidR="00D73483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
@@ -174,58 +172,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> року до Львівської міської ради та її виконавчих органів надійш</w:t>
       </w:r>
       <w:r w:rsidR="00681C6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ло</w:t>
       </w:r>
       <w:r w:rsidR="008B3DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D73483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>136</w:t>
+        <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidR="003659C6">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="002F1B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="00BB00D2" w:rsidRPr="00213E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>запи</w:t>
       </w:r>
       <w:r w:rsidR="00183E06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
       <w:r w:rsidR="004F01B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ів</w:t>
       </w:r>
       <w:r w:rsidR="00262549">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -824,82 +822,92 @@
             </w:pPr>
             <w:r w:rsidRPr="00213E63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Всього:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D5CF115" w14:textId="08D1E467" w:rsidR="00DE225A" w:rsidRPr="00EE26B7" w:rsidRDefault="00D73483" w:rsidP="00183E06">
+          <w:p w14:paraId="4D5CF115" w14:textId="2975317D" w:rsidR="00DE225A" w:rsidRPr="00EE26B7" w:rsidRDefault="00D73483" w:rsidP="00183E06">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>136</w:t>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1B30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="707ADEF6" w14:textId="2B8DF944" w:rsidR="00393A48" w:rsidRDefault="00393A48" w:rsidP="00C1352D">
       <w:pPr>
-        <w:pStyle w:val="a7"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1429,82 +1437,92 @@
             </w:pPr>
             <w:r w:rsidRPr="00213E63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Всього:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41F7F822" w14:textId="1CF2BD48" w:rsidR="00393A48" w:rsidRPr="00EE26B7" w:rsidRDefault="00D73483" w:rsidP="0056388C">
+          <w:p w14:paraId="41F7F822" w14:textId="4209FA88" w:rsidR="00393A48" w:rsidRPr="00EE26B7" w:rsidRDefault="00D73483" w:rsidP="0056388C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>136</w:t>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1B30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A3B977F" w14:textId="26468534" w:rsidR="00393A48" w:rsidRDefault="00483307" w:rsidP="00C1352D">
       <w:pPr>
-        <w:pStyle w:val="a7"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2163,68 +2181,75 @@
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Статус розгляду запиту не визначено</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="754FD9E3" w14:textId="4059023C" w:rsidR="00D42B44" w:rsidRDefault="00D73483" w:rsidP="0006202E">
+          <w:p w14:paraId="754FD9E3" w14:textId="10747797" w:rsidR="00D42B44" w:rsidRDefault="00D73483" w:rsidP="0006202E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>57</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56691">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00376F15" w:rsidRPr="00213E63" w14:paraId="01FE5F3C" w14:textId="77777777" w:rsidTr="00FA6339">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D26AD38" w14:textId="77777777" w:rsidR="00376F15" w:rsidRPr="00213E63" w:rsidRDefault="00376F15" w:rsidP="0006202E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:after="100"/>
@@ -2238,175 +2263,171 @@
             </w:pPr>
             <w:r w:rsidRPr="00213E63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Всього:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FD037ED" w14:textId="21EA510C" w:rsidR="00376F15" w:rsidRPr="00EE26B7" w:rsidRDefault="00D73483" w:rsidP="0056388C">
+          <w:p w14:paraId="4FD037ED" w14:textId="235A6FAA" w:rsidR="00376F15" w:rsidRPr="00EE26B7" w:rsidRDefault="00D73483" w:rsidP="0056388C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>136</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1B30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E9494DD" w14:textId="49CE7AC3" w:rsidR="00A338B8" w:rsidRDefault="00A338B8" w:rsidP="00E5139C">
       <w:pPr>
-        <w:pStyle w:val="a8"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A338B8" w:rsidSect="00E5139C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="850" w:bottom="426" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C547DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98B0076C"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2702,77 +2723,78 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1073043457">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1160120983">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1340498586">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="199"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C17A5B"/>
     <w:rsid w:val="00000335"/>
     <w:rsid w:val="00006BC7"/>
     <w:rsid w:val="000124AC"/>
     <w:rsid w:val="00015907"/>
     <w:rsid w:val="000165E9"/>
     <w:rsid w:val="0002021C"/>
     <w:rsid w:val="000308D4"/>
     <w:rsid w:val="00032B08"/>
     <w:rsid w:val="00033007"/>
     <w:rsid w:val="00034808"/>
     <w:rsid w:val="0005756E"/>
     <w:rsid w:val="000644E0"/>
     <w:rsid w:val="000822C2"/>
     <w:rsid w:val="000A4193"/>
     <w:rsid w:val="000A4D21"/>
     <w:rsid w:val="000C4A3E"/>
     <w:rsid w:val="000E73D4"/>
     <w:rsid w:val="00100103"/>
     <w:rsid w:val="00113465"/>
     <w:rsid w:val="00122AA5"/>
     <w:rsid w:val="001244EC"/>
     <w:rsid w:val="00140CDF"/>
@@ -2794,50 +2816,51 @@
     <w:rsid w:val="001F31BF"/>
     <w:rsid w:val="002025EA"/>
     <w:rsid w:val="00204A80"/>
     <w:rsid w:val="00210ECE"/>
     <w:rsid w:val="00213E63"/>
     <w:rsid w:val="00214070"/>
     <w:rsid w:val="00223BA7"/>
     <w:rsid w:val="00224839"/>
     <w:rsid w:val="002266CA"/>
     <w:rsid w:val="00231D7E"/>
     <w:rsid w:val="00233CD8"/>
     <w:rsid w:val="00240E69"/>
     <w:rsid w:val="00242516"/>
     <w:rsid w:val="002467DF"/>
     <w:rsid w:val="00256A90"/>
     <w:rsid w:val="002574E8"/>
     <w:rsid w:val="00262549"/>
     <w:rsid w:val="00270BA3"/>
     <w:rsid w:val="0029314A"/>
     <w:rsid w:val="002A1BDA"/>
     <w:rsid w:val="002A427D"/>
     <w:rsid w:val="002A4B60"/>
     <w:rsid w:val="002B70CB"/>
     <w:rsid w:val="002D6FB5"/>
     <w:rsid w:val="002E3CA2"/>
+    <w:rsid w:val="002F1B30"/>
     <w:rsid w:val="002F40DD"/>
     <w:rsid w:val="002F731D"/>
     <w:rsid w:val="00326B50"/>
     <w:rsid w:val="003564B4"/>
     <w:rsid w:val="003659C6"/>
     <w:rsid w:val="00373AF8"/>
     <w:rsid w:val="00376F15"/>
     <w:rsid w:val="00386FB4"/>
     <w:rsid w:val="00393A48"/>
     <w:rsid w:val="003942B6"/>
     <w:rsid w:val="00397AB3"/>
     <w:rsid w:val="003C6670"/>
     <w:rsid w:val="003D3094"/>
     <w:rsid w:val="003E26FE"/>
     <w:rsid w:val="003F0533"/>
     <w:rsid w:val="003F2675"/>
     <w:rsid w:val="003F7BD1"/>
     <w:rsid w:val="00402BC1"/>
     <w:rsid w:val="004174A7"/>
     <w:rsid w:val="00417BF3"/>
     <w:rsid w:val="00420D42"/>
     <w:rsid w:val="004270AF"/>
     <w:rsid w:val="0043513B"/>
     <w:rsid w:val="00437E5C"/>
     <w:rsid w:val="0046648E"/>
@@ -2943,78 +2966,81 @@
     <w:rsid w:val="009A0190"/>
     <w:rsid w:val="009A142F"/>
     <w:rsid w:val="009A2E37"/>
     <w:rsid w:val="009A425C"/>
     <w:rsid w:val="009A7855"/>
     <w:rsid w:val="009B11D6"/>
     <w:rsid w:val="009B4D43"/>
     <w:rsid w:val="009B4F0F"/>
     <w:rsid w:val="009C2463"/>
     <w:rsid w:val="009C5A12"/>
     <w:rsid w:val="009E42BA"/>
     <w:rsid w:val="009F120C"/>
     <w:rsid w:val="009F3E77"/>
     <w:rsid w:val="00A03B89"/>
     <w:rsid w:val="00A0587C"/>
     <w:rsid w:val="00A1198F"/>
     <w:rsid w:val="00A161E7"/>
     <w:rsid w:val="00A20306"/>
     <w:rsid w:val="00A338B8"/>
     <w:rsid w:val="00A370BE"/>
     <w:rsid w:val="00A4370C"/>
     <w:rsid w:val="00A61AC3"/>
     <w:rsid w:val="00A81358"/>
     <w:rsid w:val="00A86CA3"/>
     <w:rsid w:val="00A87335"/>
+    <w:rsid w:val="00A90ABE"/>
     <w:rsid w:val="00A97AAF"/>
     <w:rsid w:val="00AA05AA"/>
     <w:rsid w:val="00AA7289"/>
     <w:rsid w:val="00AC001E"/>
     <w:rsid w:val="00AC293D"/>
     <w:rsid w:val="00AF22E3"/>
     <w:rsid w:val="00AF2EE7"/>
     <w:rsid w:val="00AF4B3C"/>
     <w:rsid w:val="00AF5A0C"/>
     <w:rsid w:val="00B302CD"/>
     <w:rsid w:val="00B31F8D"/>
     <w:rsid w:val="00B35F46"/>
     <w:rsid w:val="00B36130"/>
     <w:rsid w:val="00B42956"/>
+    <w:rsid w:val="00B56691"/>
     <w:rsid w:val="00B66775"/>
     <w:rsid w:val="00B72014"/>
     <w:rsid w:val="00B77A6C"/>
     <w:rsid w:val="00B77E64"/>
     <w:rsid w:val="00B865E1"/>
     <w:rsid w:val="00B8797A"/>
     <w:rsid w:val="00B90CFB"/>
     <w:rsid w:val="00B934A7"/>
     <w:rsid w:val="00BA2F15"/>
     <w:rsid w:val="00BA4F54"/>
     <w:rsid w:val="00BA7F77"/>
     <w:rsid w:val="00BB00D2"/>
     <w:rsid w:val="00BB301B"/>
     <w:rsid w:val="00BB4B22"/>
+    <w:rsid w:val="00BC47D9"/>
     <w:rsid w:val="00BD7245"/>
     <w:rsid w:val="00BF42D5"/>
     <w:rsid w:val="00BF54AA"/>
     <w:rsid w:val="00C011B7"/>
     <w:rsid w:val="00C1352D"/>
     <w:rsid w:val="00C16518"/>
     <w:rsid w:val="00C17A5B"/>
     <w:rsid w:val="00C73826"/>
     <w:rsid w:val="00C811CF"/>
     <w:rsid w:val="00C83DE6"/>
     <w:rsid w:val="00CB3A87"/>
     <w:rsid w:val="00CC293E"/>
     <w:rsid w:val="00CD2CBF"/>
     <w:rsid w:val="00CD5020"/>
     <w:rsid w:val="00CD73EA"/>
     <w:rsid w:val="00CF3250"/>
     <w:rsid w:val="00D00C10"/>
     <w:rsid w:val="00D02BE8"/>
     <w:rsid w:val="00D13D40"/>
     <w:rsid w:val="00D16754"/>
     <w:rsid w:val="00D16F0A"/>
     <w:rsid w:val="00D179C2"/>
     <w:rsid w:val="00D30B7B"/>
     <w:rsid w:val="00D3645C"/>
     <w:rsid w:val="00D4181C"/>
@@ -3078,69 +3104,69 @@
     <w:rsid w:val="00FE3910"/>
     <w:rsid w:val="00FF2F7D"/>
     <w:rsid w:val="00FF7894"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="169741B5"/>
   <w15:docId w15:val="{F3863F21-53A6-4C44-BEEE-BB3CA2673736}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3468,243 +3494,248 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AC001E"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C17A5B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a4">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C17A5B"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00781BFD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...1 lines deleted...]
-    <w:link w:val="a5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00781BFD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006F1ADB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00BB00D2"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a9">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00483307"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="ab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00483307"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
-[...2 lines deleted...]
-    <w:link w:val="aa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00483307"/>
     <w:rPr>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="aa"/>
-[...1 lines deleted...]
-    <w:link w:val="ad"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00483307"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
-[...2 lines deleted...]
-    <w:link w:val="ac"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00483307"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="519858864">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="587663735">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3774,51 +3805,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1849170897">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4078,58 +4109,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AFD09E5-92EB-44ED-84C4-97AC4D6CEE1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>703</Words>
-  <Characters>402</Characters>
+  <Words>164</Words>
+  <Characters>941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>