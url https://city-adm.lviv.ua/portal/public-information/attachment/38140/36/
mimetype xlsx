--- v0 (2026-07-14)
+++ v1 (2026-09-13)
@@ -2,74 +2,74 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\оновлення на сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ulyana.Duda\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11700"/>
   </bookViews>
   <sheets>
-    <sheet name="2026" sheetId="1" r:id="rId1"/>
+    <sheet name="2026 " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$3:$A$39</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$K$39</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026 '!$D$1:$D$476</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026 '!$A$1:$K$396</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4346" uniqueCount="2443">
   <si>
     <t xml:space="preserve">Зведена інформація станом на 2026  щодо конкурентних закупівель послуг з поточного ремонту та робіт з нового будівництва, реконструкції, реставрації  капітального ремонту об'єктів будівництва </t>
   </si>
   <si>
     <t>Ідентифікатор закупівлі</t>
   </si>
   <si>
     <t>Організатор</t>
   </si>
   <si>
     <t>Код організатора</t>
   </si>
   <si>
     <t>Предмет закупівлі</t>
   </si>
   <si>
     <t>Очікувана вартість</t>
   </si>
   <si>
     <t>Класифікація CPV</t>
   </si>
   <si>
     <t>Посилання на закупівлю</t>
   </si>
   <si>
@@ -84,53 +84,50 @@
   <si>
     <t>Коментар замовника</t>
   </si>
   <si>
     <t>UA-2026-01-08-008439-a</t>
   </si>
   <si>
     <t>Середня загальноосвітня школа № 73</t>
   </si>
   <si>
     <t>22336031</t>
   </si>
   <si>
     <t>Послуги з поточного ремонту ресурсної кімнати в приміщенні середньої загальноосвітньої школи № 73 м. Львова на вул. Дністерська, 5</t>
   </si>
   <si>
     <t>182 444,00</t>
   </si>
   <si>
     <t>45000000-7 Будівельні роботи та поточний ремонт</t>
   </si>
   <si>
     <t>https://prozorro.gov.ua/tender/UA-2026-01-08-008439-a</t>
   </si>
   <si>
-    <t>Фізична особа підприємець Рекрутів Наталія Євгенівна</t>
-[...1 lines deleted...]
-  <si>
     <t>182/12</t>
   </si>
   <si>
     <t>Замовником опубліковано всі додатки</t>
   </si>
   <si>
     <t>UA-2026-01-28-015211-a</t>
   </si>
   <si>
     <t>Львівське комунальне підприємство « Львівський центральний парк культури і відпочинку ім. Б. Хмельницького»</t>
   </si>
   <si>
     <t>02219688</t>
   </si>
   <si>
     <t>Капітальний ремонт об'єктів благоустрою спортивного комплексу "Юність" з влаштуванням вхідної групи та огорожі на території Львівського комунального підприємства «Львівський центральний парк культури і відпочинку ім. Б. Хмельницького» на вул. Болгарська, 4 у м. Львові</t>
   </si>
   <si>
     <t>1 469 224,80</t>
   </si>
   <si>
     <t>https://prozorro.gov.ua/tender/UA-2026-01-28-015211-a</t>
   </si>
   <si>
     <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "БУДІВЕЛЬНА КОРПОРАЦІЯ "РСГ"</t>
@@ -150,53 +147,50 @@
   <si>
     <t>https://prozorro.gov.ua/tender/UA-2026-01-28-015877-a</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>UA-2026-02-19-003975-a</t>
   </si>
   <si>
     <t>Середня загальноосвітня школа №62 м. Львова</t>
   </si>
   <si>
     <t>22336611</t>
   </si>
   <si>
     <t>Послуги поточного ремонту з ліквідації аварійної ситуації системи каналізації в СЗШ №62 за адресою м. Львів вул. Театральна, 15 (ДК 021:2015:  45000000-7 - Будівельні роботи та поточний ремонт)</t>
   </si>
   <si>
     <t>6 110,36</t>
   </si>
   <si>
     <t>https://prozorro.gov.ua/tender/UA-2026-02-19-003975-a</t>
   </si>
   <si>
-    <t>Львівське комунальне ремонтно-аварійне підприємство</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>UA-2026-03-10-007553-a</t>
   </si>
   <si>
     <t>ЛЬВІВСЬКЕ КОМУНАЛЬНЕ ПІДПРИЄМСТВО "ЛЬВІВСВІТЛО"</t>
   </si>
   <si>
     <t>03348577</t>
   </si>
   <si>
     <t>Облаштування елементами доступності для осіб з івалідністю у кріслах колісних:м.Львів  вул.Г.Граб'янки, 9/4(характер робіт -реконструкція)згідно Наказу №281 від 01.11.2021"Настанова з визначення вартості проектних, науково-проектних, вишукувальних робіт та експертизи проектної документації на будівництво"</t>
   </si>
   <si>
     <t>267 204,00</t>
   </si>
   <si>
     <t>https://prozorro.gov.ua/tender/UA-2026-03-10-007553-a</t>
   </si>
   <si>
     <t>Товариство з обмеженою відповідальністю"УНІКАР-АВТО"</t>
   </si>
   <si>
     <t>127-А</t>
@@ -231,53 +225,50 @@
   <si>
     <t>Облаштування елементами доступності для осіб з івалідністю у кріслах колісних:м.Львів вул.Кримська 28/136(характер робіт -реконструкція)згідно Наказу №281 від 01.11.2021"Настанова з визначення вартості проектних, науково-проектних, вишукувальних робіт та експертизи проектної документації на будівництво"</t>
   </si>
   <si>
     <t>720 000,00</t>
   </si>
   <si>
     <t>https://prozorro.gov.ua/tender/UA-2026-03-10-013099-a</t>
   </si>
   <si>
     <t>126-А</t>
   </si>
   <si>
     <t>UA-2026-03-16-007050-a</t>
   </si>
   <si>
     <t>Виготовлення проектно-кошторисної документації за об'єктом:облаштування елементами доступності для осіб з інвалідністю у крвслах колісних:м.Львів вул.П.Шафарика,2/210</t>
   </si>
   <si>
     <t>1 780,00</t>
   </si>
   <si>
     <t>https://prozorro.gov.ua/tender/UA-2026-03-16-007050-a</t>
   </si>
   <si>
-    <t>ФОП ДУДА Ігор</t>
-[...1 lines deleted...]
-  <si>
     <t>121</t>
   </si>
   <si>
     <t>UA-2026-03-16-008056-a</t>
   </si>
   <si>
     <t>Виготовлення проектно-кошторисної документації за об'єктом:облаштування елементами доступності для осіб з інвалідністю у крвслах колісних:м.Львів вул.Т.Шевченка, 344-А/70</t>
   </si>
   <si>
     <t>https://prozorro.gov.ua/tender/UA-2026-03-16-008056-a</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>UA-2026-03-16-008546-a</t>
   </si>
   <si>
     <t>Облаштування елементами доступності для осіб з івалідністю у кріслах колісних:м.Львів вул.К.Трильовського, 22/83(характер робіт -реконструкція)згідно Наказу №281 від 01.11.2021"Настанова з визначення вартості проектних, науково-проектних, вишукувальних робіт та експертизи проектної документації на будівництво</t>
   </si>
   <si>
     <t>234 998,00</t>
   </si>
   <si>
     <t>https://prozorro.gov.ua/tender/UA-2026-03-16-008546-a</t>
@@ -574,50 +565,6860 @@
     <t>https://prozorro.gov.ua/tender/UA-2026-03-18-000452-a</t>
   </si>
   <si>
     <t>111-А</t>
   </si>
   <si>
     <t>UA-2026-03-18-000602-a</t>
   </si>
   <si>
     <t>Облаштування елементами доступності для осіб з івалідністю у кріслах колісних:м.Львів  вул.Родини Крушельницьких 5/28 (характер робіт -реконструкція)згідно Наказу №281 від 01.11.2021"Настанова з визначення вартості проектних, науково-проектних, вишукувальних робіт та експертизи проектної документації на будівництво</t>
   </si>
   <si>
     <t>https://prozorro.gov.ua/tender/UA-2026-03-18-000602-a</t>
   </si>
   <si>
     <t>123-А</t>
   </si>
   <si>
     <t>UA-2026-03-20-000207-a</t>
   </si>
   <si>
     <t>Облаштування елементами доступності для осіб з івалідністю у кріслах колісних:м.Львів вул.Т.Шевченка 350/73 (характер робіт -реконструкція)згідно Наказу №281 від 01.11.2021"Настанова з визначення вартості проектних, науково-проектних, вишукувальних робіт та експертизи проектної документації на будівництво</t>
   </si>
   <si>
     <t>https://prozorro.gov.ua/tender/UA-2026-03-20-000207-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-23-013669-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-28-009224-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-19-007444-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-05-004306-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-24-012440-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-10-013265-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-05-009876-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-05-002954-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-04-004131-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-23-012292-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-31-005932-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-18-009235-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-19-008722-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-26-003976-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-26-006755-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-26-007564-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-26-004956-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-26-005648-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-25-007987-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-25-008133-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-25-010377-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-25-011356-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-013004-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-013152-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-013311-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-013381-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-013447-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-013474-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-013521-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-003063-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-004563-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-23-005407-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-22-012337-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-19-009686-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-31-006844-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-14-006089-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-22-009967-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-27-011300-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-11-007059-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-08-010634-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-17-011118-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-21-011389-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-27-006555-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-27-007810-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-27-004094-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-003930-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-07-002303-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-20-003505-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-18-014099-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-12-010811-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-20-011425-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-16-011885-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-15-008643-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-06-006932-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-13-007673-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-16-004033-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-29-006657-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-19-009884-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-22-005357-a</t>
+  </si>
+  <si>
+    <t>UA-2026-01-27-008264-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-23-002176-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-23-004195-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-20-004469-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-16-002141-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-22-007020-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-06-013417-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-30-002367-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-13-011651-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-06-009639-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-06-006071-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-15-011079-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-05-014096-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-03-009658-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-14-011103-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-17-006048-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-19-004541-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-20-004972-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-19-009805-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-06-011903-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-23-008786-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-18-003801-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-08-003314-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-10-007623-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-20-011322-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-15-010005-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-21-001189-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-02-000149-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-25-009068-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-23-002663-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-17-011857-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-18-013879-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-18-013840-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-06-009424-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-31-008529-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-10-003689-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-03-012038-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-21-001948-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-07-005596-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-01-009227-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-10-009025-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-09-006173-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-06-013190-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-21-008211-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-16-007745-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-27-009037-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-06-010869-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-03-006287-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-18-010673-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-19-007949-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-02-009344-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-26-013051-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-04-005109-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-02-013716-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-26-000559-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-14-006287-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-23-011444-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-25-014676-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-12-000017-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-11-006193-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-24-011125-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-13-011631-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-29-009212-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-17-001316-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-17-002113-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-17-002638-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-21-011408-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-04-003461-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-05-008507-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-09-006262-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-24-013575-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-22-015516-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-27-011383-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-05-011580-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-06-003326-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-11-013578-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-29-012150-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-25-010615-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-25-004949-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-01-005436-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-30-011252-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-11-005341-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-22-011498-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-10-014155-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-18-007531-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-08-013347-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-11-003541-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-04-007825-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-04-008410-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-29-010786-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-21-009668-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-06-010895-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-03-005714-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-13-006383-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-07-007194-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-07-007908-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-30-010507-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-24-005351-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-10-010677-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-07-005752-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-23-010887-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-10-007739-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-15-011683-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-17-014162-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-16-007426-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-23-005437-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-18-004127-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-01-012081-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-27-000208-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-23-012609-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-02-009602-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-05-002574-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-27-008397-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-15-008096-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-15-004184-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-24-003784-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-03-011178-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-30-002998-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-02-000398-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-06-010806-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-03-014353-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-11-003870-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-06-011004-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-27-008198-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-01-006338-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-25-014571-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-22-013460-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-08-003259-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-30-007474-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-18-004547-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-03-014142-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-28-010894-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-07-015263-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-19-011534-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-31-008089-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-006764-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-08-001367-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-10-008515-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-16-001766-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-08-012110-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-10-003568-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-10-014068-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-07-003363-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-05-009084-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-17-008468-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-27-010531-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-29-004206-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-13-008199-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-10-012400-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-02-011953-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-15-010411-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-22-003684-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-29-001202-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-22-004906-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-13-005619-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-14-005755-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-07-007144-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-11-006077-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-15-010461-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-12-002625-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-20-012443-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-11-002762-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-14-007238-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-13-008240-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-04-010719-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-15-012319-a</t>
+  </si>
+  <si>
+    <t>UA-2026-01-29-009716-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-13-005334-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-14-010442-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-22-010152-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-25-010589-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-20-012245-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-20-012891-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-20-014891-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-30-011902-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-18-006248-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-03-011825-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-30-003674-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-11-016286-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-12-014435-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-16-010028-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-11-005755-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-03-004263-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-18-011139-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-10-003107-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-30-005661-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-21-012226-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-19-005553-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-06-009539-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-08-011815-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-08-010478-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-07-011633-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-18-004850-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-18-004880-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-14-011807-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-30-010992-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-21-013733-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-22-005136-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-18-014465-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-19-007281-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-25-011688-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-04-011904-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-05-012713-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-26-011974-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-27-005390-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-05-007832-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-07-000039-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-21-012228-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-02-006421-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-23-007184-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-21-011746-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-18-005808-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-23-012740-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-11-014085-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-20-011968-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-11-012110-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-27-014670-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-08-011321-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-12-015215-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-12-012965-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-04-012646-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-01-013779-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-06-015251-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-21-012215-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-23-012336-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-18-010844-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-08-000023-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-29-004546-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-25-013465-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-07-009042-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-08-006407-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-13-011618-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-07-014327-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-11-003937-a</t>
+  </si>
+  <si>
+    <t>UA-2026-08-03-002698-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-010879-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-21-011299-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-15-007121-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-11-007803-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-23-011993-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-27-011470-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-30-011715-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-24-005347-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-12-002390-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-04-003326-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-30-013349-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-03-006189-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-30-010280-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-02-004710-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-09-006095-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-03-015009-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-16-005208-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-24-007388-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-08-001525-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-21-004431-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-07-011187-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-10-003744-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-02-010902-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-03-004866-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-01-010215-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-03-014292-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-12-013497-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-26-000434-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-26-000712-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-29-003280-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-20-005255-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-20-012805-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-09-008904-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-22-012435-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-11-003921-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-30-012461-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-02-013985-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-23-012486-a</t>
+  </si>
+  <si>
+    <t>UA-2026-02-27-008897-a</t>
+  </si>
+  <si>
+    <t>UA-2026-03-12-002655-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-26-008927-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-26-000611-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-26-000742-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-25-000276-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-25-000471-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-25-000560-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-25-000691-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-07-002429-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-06-008565-a</t>
+  </si>
+  <si>
+    <t>UA-2026-05-06-010175-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-24-013457-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-23-007158-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-23-007394-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-23-007780-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-21-004748-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-24-005381-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-25-010980-a</t>
+  </si>
+  <si>
+    <t>UA-2026-04-20-011865-a</t>
+  </si>
+  <si>
+    <t>UA-2026-07-06-000551-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-19-011831-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-19-011731-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-19-011513-a</t>
+  </si>
+  <si>
+    <t>UA-2026-06-19-011118-a</t>
+  </si>
+  <si>
+    <t>Львівське міське комунальне підприємство "Львівводоканал"</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) КОМБІНОВАНОГО ТИПУ № 183 ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Ліцей №37 Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Львівська середня загальноосвітня школа І-ІІІ ступенів №44 ім. Т.Г.Шевченка</t>
+  </si>
+  <si>
+    <t>ЛІЦЕЙ №10 ІМЕНІ СВЯТОЇ МАРІЇ МАГДАЛЕНИ ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Львівське комунальне підприємство "Зелене місто"</t>
+  </si>
+  <si>
+    <t>СЕРЕДНЯ ЗАГАЛЬНООСВІТНЯ ШКОЛА І-ІІІ СТУПЕНІВ № 36 М.ЛЬВОВА</t>
+  </si>
+  <si>
+    <t>Ліцей №2 Львівської міської  ради</t>
+  </si>
+  <si>
+    <t>Ліцей імені Василя Симоненка Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Львівська міська рада Залізнична районна адміністрація</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа № 96  МЖК-1</t>
+  </si>
+  <si>
+    <t>КОМУНАЛЬНЕ НЕКОМЕРЦІЙНЕ ПІДПРИЄМСТВО " ЛЬВІВСЬКЕ ТЕРИТОРІАЛЬНЕ МЕДИЧНЕ ОБ'ЄДНАННЯ " БАГАТОПРОФІЛЬНА КЛІНІЧНА ЛІКАРНЯ ІНТЕНСИВНИХ МЕТОДІВ ЛІКУВАННЯ ТА ШВИДКОЇ МЕДИЧНОЇ ДОПОМОГИ"</t>
+  </si>
+  <si>
+    <t>ЛМКП "Львівтеплоенерго"</t>
+  </si>
+  <si>
+    <t>Львівське комунальне підприємство "Муніципальна обрядова служба"</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа І-ІІІ ступенів №78 м.Львова</t>
+  </si>
+  <si>
+    <t>Франківська районна адміністрація Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Комунальне некомерційне підприємство "Львівське територіальне медичне об'єднання "Клінічна  лікарня планового лікування, реабілітації та паліативної допомоги"</t>
+  </si>
+  <si>
+    <t>Львівська музична школа №1 імені Анатолія Кос-Анатольського</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа №100 м. Львова</t>
+  </si>
+  <si>
+    <t>КУ Львівський міський молодіжний центр</t>
+  </si>
+  <si>
+    <t>Ліцей № 15 Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Державний професійно-технічний навчальний заклад  "Міжрегіональне вище професійне училище автомобільного транспорту та будівництва"</t>
+  </si>
+  <si>
+    <t>Заклад загальної середньої освіти №87 Львівської міської ради імені Ірини Калинець</t>
+  </si>
+  <si>
+    <t>Львівське комунальне підприємство "Рембуд"</t>
+  </si>
+  <si>
+    <t>Львівська державна комунальна середня загальноосвітня школа № 3</t>
+  </si>
+  <si>
+    <t>Львівська правнича гімназія</t>
+  </si>
+  <si>
+    <t>ЛЬВІВСЬКА ШКОЛА МИСТЕЦТВ №10</t>
+  </si>
+  <si>
+    <t>ПРИРОДООХОРОННА РЕКРЕАЦІЙНА УСТАНОВА ПАРК-ПАМ'ЯТКА САДОВО-ПАРКОВОГО МИСТЕЦТВА ЗАГАЛЬНОДЕРЖАВНОГО ЗНАЧЕННЯ " СТРИЙСЬКИЙ ПАРК"</t>
+  </si>
+  <si>
+    <t>ПОЧАТКОВА ШКОЛА "ОДИН, ДВА, ТРИ" ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Львівське комунальне автотранспортне підприємство №1</t>
+  </si>
+  <si>
+    <t>Ліцей "Гроно" Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа №90</t>
+  </si>
+  <si>
+    <t>Музей народної архітектури і побуту у Львові імені Климентія Шептицького</t>
+  </si>
+  <si>
+    <t>ЛЬВІВСЬКА МУНІЦИПАЛЬНА БІБЛІОТЕКА</t>
+  </si>
+  <si>
+    <t>КУ Дублянський опорний ліцей ім. Героя України Анатолія Жаловаги</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) №57 ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Ліцей № 17 Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Навчально-виховний комплекс «Школа-гімназія І-ІІІ ступенів Блаженного Климентія та Андрея Шептицьких»</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа №72</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа № 92 м. Львова</t>
+  </si>
+  <si>
+    <t>Ліцей "Львівський" Львівської міської ради</t>
+  </si>
+  <si>
+    <t>ЛИСИНИЧІВСЬКА ГІМНАЗІЯ ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа № 27 м. Львова імені героя Небесної Сотні Юрія Вербицького</t>
+  </si>
+  <si>
+    <t>ЛІЦЕЙ №57 ІМЕНІ КОРОЛЯ ДАНИЛА ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>ЗАШКІВСЬКИЙ ЛІЦЕЙ ІМЕНІ ЄВГЕНА КОНОВАЛЬЦЯ ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>ЛІЦЕЙ "ПРОСВІТА" ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Рясне-Руський ліцей Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа №40 м.Львова</t>
+  </si>
+  <si>
+    <t>Відділ освіти Галицького та Франківського районів управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Львівська міська рада Шевченківська районна адміністрація</t>
+  </si>
+  <si>
+    <t>Ліцей «Оріяна» Львівської міської ради</t>
+  </si>
+  <si>
+    <t>ЛЬВІВСЬКА ЗАГАЛЬНООСВІТНЯ ШКОЛА І-ІІІ СТУПЕНІВ №43 ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ ЛЬВІВСЬКОЇ ОБЛАСТІ</t>
+  </si>
+  <si>
+    <t>Львівська середня загальноосвітня школа І-ІІІ ступенів № 7 Львівської міської ради</t>
+  </si>
+  <si>
+    <t>ПОЧАТКОВА ШКОЛА "ДИВОСВІТ" ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Львівська загальноосвітня школа І-ІІІ ступенів № 82 Львівської міської ради Львівської області</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа І-ІІІ ступенів №20 м.Львова</t>
+  </si>
+  <si>
+    <t>Ліцей "Сихівський" Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа № 42 м. Львова</t>
+  </si>
+  <si>
+    <t>ЛЬВІВСЬКЕ КОМУНАЛЬНЕ ПІДПРИЄМСТВО "РАТУША-СЕРВІС"</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа № 30</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа № 67 м. Львова</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) №181 ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Ліцей "Надія" Львівської міської ради</t>
+  </si>
+  <si>
+    <t>ЛІЦЕЙ № 81 ІМ. ПЕТРА САГАЙДАЧНОГО ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа № 23 м. Львова</t>
+  </si>
+  <si>
+    <t>Загальноосвітня середня школа І-ІІІ ступенів "Лідер" з різними формами навчання</t>
+  </si>
+  <si>
+    <t>Львівській художній ліцей при ЛНАМ</t>
+  </si>
+  <si>
+    <t>Відділ освіти Шевченківського та Залізничного районів управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Львівський академічний драматичний театр імені Лесі Українки</t>
+  </si>
+  <si>
+    <t>Ліцей  "Інтелект"  Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Регіональний ландшафтний парк "Знесіння"</t>
+  </si>
+  <si>
+    <t>Відділ освіти Сихівського та Личаківського районів управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Навчально-виховний комплекс «Інженерно-економічна школа - Львівський економічний ліцей»</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа № 54 м.Львова</t>
+  </si>
+  <si>
+    <t>Львівська музична школа №3</t>
+  </si>
+  <si>
+    <t>Львівський фізико-математичний ліцей-інтернат при ЛНУ імені Івана Франка</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа №86</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ (ДИТЯЧИЙ САДОК) "ВЕСЕЛКА" ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Ліцей № 51 ім. Івана Франка Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа № 68 м. Львова</t>
+  </si>
+  <si>
+    <t>Сихівська районна адміністрація Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Класична гімназія при Львівському національному університеті імені Івана Франка</t>
+  </si>
+  <si>
+    <t>Галицька районна адміністрація Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа №1 м.Львова</t>
+  </si>
+  <si>
+    <t>Ліцей № 74 імені Марійки Підгірянки Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Ліцей "Галицький" Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Ліцей «Європейський» Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа №84 імені Блаженної Йосафати Гордашевської</t>
+  </si>
+  <si>
+    <t>Львівська міська рада Личаківська районна адміністрація</t>
+  </si>
+  <si>
+    <t>КОМУНАЛЬНА УСТАНОВА "ПРОСТІР МОЖЛИВОСТЕЙ СВЯТОГО АНТОНІЯ"</t>
+  </si>
+  <si>
+    <t>Ліцей №93 Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Львівське комунальне підприємство "Зелений Львів"</t>
+  </si>
+  <si>
+    <t>СЕРЕДНЯ ЗАГАЛЬНООСВІТНЯ ШКОЛА І-ІІІ СТУПЕНІВ № 50 М. ЛЬВОВА</t>
+  </si>
+  <si>
+    <t>Офіс агломерації та розвитку громад Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Львівська міська рада Управління соціального захисту департаменту гуманітарної політики</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа І-ІІІ ступенів № 49 м. Львова</t>
+  </si>
+  <si>
+    <t>Ліцей № 75 імені Лесі Українки Львівської міської ради</t>
+  </si>
+  <si>
+    <t>КЗ ЗАКЛАД ПРОФЕСІЙНОЇ (ПРОФЕСІЙНО-ТЕХНІЧНОЇ) ОСВІТИ «ЛЬВІВСЬКИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ МОДЕЛЮВАННЯ І РЕСТОРАННОЇ СПРАВИ»</t>
+  </si>
+  <si>
+    <t>Дитяча школа народних мистецтв  Львівської міської ради Львівської області</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) №167 ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Львівська українська гуманітарна гімназія ім. Олени Степанів з поглибленим вивченням українознавства та англійської мови</t>
+  </si>
+  <si>
+    <t>Офіс охорони культурної спадщини Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Ліцей №66 Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа I-III ступенів №91 м. Львова</t>
+  </si>
+  <si>
+    <t>КУ Малехівська гімназія Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Центр дитячої та юнацької творчості Залізничного р-ну м. Львова</t>
+  </si>
+  <si>
+    <t>Ліцей №28 Львівської міської ради</t>
+  </si>
+  <si>
+    <t>ПОЧАТКОВА ШКОЛА "МАЛЮК" ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>УПРАВЛІННЯ "СЛУЖБА У СПРАВАХ ДІТЕЙ" ДЕПАРТАМЕНТУ ГУМАНІТАРНОЇ ПОЛІТИКИ ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Ліцей № 38 Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа №95</t>
+  </si>
+  <si>
+    <t>КОМУНАЛЬНЕ ПІДПРИЄМСТВО ЛКП "СПОРТРЕСУРС"</t>
+  </si>
+  <si>
+    <t>Вище професійне училище №29 м. Львова</t>
+  </si>
+  <si>
+    <t>ЛІЦЕЙ №46 ІМ.В'ЯЧЕСЛАВА ЧОРНОВОЛА ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>ПІДБІРЦІВСЬКИЙ ЛІЦЕЙ ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Ліцей № 8 Львівської міської ради</t>
+  </si>
+  <si>
+    <t>ЛЬВІВСЬКА ГІМНАЗІЯ "ЄВШАН"</t>
+  </si>
+  <si>
+    <t>СЕРЕДНЯ ЗАГАЛЬНООСВІТНЯ ШКОЛА № 65 М. ЛЬВОВА</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа №9</t>
+  </si>
+  <si>
+    <t>ПОЧАТКОВА ШКОЛА "ШКОЛА РАДОСТІ" ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Загальноосвітня школа "Берегиня"М.ЛЬВОВА</t>
+  </si>
+  <si>
+    <t>Музично-меморіальний музей С.Крушельницької у Львові</t>
+  </si>
+  <si>
+    <t>Початкова школа «Світанок» Львівської міської ради</t>
+  </si>
+  <si>
+    <t>ПОЧАТКОВА ШКОЛА "АРНІКА" ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Середня загальноосвітня школа №33 м.Львів</t>
+  </si>
+  <si>
+    <t>ПШ "Дзвіночок"</t>
+  </si>
+  <si>
+    <t>КУ Інститут міста</t>
+  </si>
+  <si>
+    <t>Комунальна установа "Народний дім смт. Брюховичі"</t>
+  </si>
+  <si>
+    <t>Установа дитячо-юнацьких та молодіжних клубів Залізничного району Львівської міської територіальної громади</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ПРОФЕСІЙНОЇ (ПРОФЕСІЙНО-ТЕХНІЧНОЇ) ОСВІТИ "ЛЬВІВСЬКИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ ІНДУСТРІЇ КРАСИ ТА МОДИ"</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) № 134 КОМБІНОВАНОГО ТИПУ ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) №37 КОМБІНОВАНОГО ТИПУ ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) № 2 ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Управління освітньої інфраструктури департаменту освіти та культури  Львівської міської ради</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) КОМБІНОВАНОГО ТИПУ "ПІЗНАЙКО" ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) КОМБІНОВАНОГО ТИПУ №52 ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Львівське комунальне підприємство "Центр розвитку туризму м. Львова"</t>
+  </si>
+  <si>
+    <t>Державний навчальний заклад "Львівське вище професійне політехнічне училище"</t>
+  </si>
+  <si>
+    <t>Міський народний дім Білогорща</t>
+  </si>
+  <si>
+    <t>Управління охорони здоров’я департаменту гуманітарної політики Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Установа дитячо-юнацьких та молодіжних клубів Личаківського району Львівської міської територіальної громади</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) № 147 ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Львівська  художня школа імені Олекси Новаківського</t>
+  </si>
+  <si>
+    <t>ЦЕНТР СОЦІАЛЬНОЇ ПІДТРИМКИ ОСІБ З ЧИСЛА ДІТЕЙ-СИРІТ ТА ДІТЕЙ, ПОЗБАВЛЕНИХ БАТЬКІВСЬКОГО ПІКЛУВАННЯ І ВНУТРІШНЬО ПЕРЕМІЩЕНИХ ОСІБ</t>
+  </si>
+  <si>
+    <t>Комунальна установа «Фонд культури Львівської міської територіальної громади»</t>
+  </si>
+  <si>
+    <t>КОМУНАЛЬНИЙ ЗАКЛАД "СПЕЦІАЛІЗОВАНА ДИТЯЧО-ЮНАЦЬКА СПОРТИВНА ШКОЛА ОЛІМПІЙСЬКОГО РЕЗЕРВУ "ЕЛЕКТРОН" ІМЕНІ БОГДАНА КОКОТА"</t>
+  </si>
+  <si>
+    <t>Львівська  музична школа №8</t>
+  </si>
+  <si>
+    <t>ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) КОМБІНОВАНОГО ТИПУ "БАРВІНОК" ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>ЛЬВІВСЬКЕ КОМУНАЛЬНЕ ПІДПРИЄМСТВО "ЛЬВІВСЬКЕ МІЖМІСЬКЕ БЮРО ТЕХНІЧНОЇ ІНВЕНТАРИЗАЦІЇ"</t>
+  </si>
+  <si>
+    <t>Комунальне некомерційне підприємство "6-а міська поліклініка м.Львова"</t>
+  </si>
+  <si>
+    <t>КОМУНАЛЬНЕ НЕКОМЕРЦІЙНЕ ПІДПРИЄМСТВО "4-А МІСЬКА  ПОЛІКЛІНІКА  М. ЛЬВОВА"</t>
+  </si>
+  <si>
+    <t>Комунальне некомерційне підприємство "5-а міська клінічна поліклініка м. Львова"</t>
+  </si>
+  <si>
+    <t>Комунальне некомерційне підприємство "3-я міська поліклініка м.Львова"</t>
+  </si>
+  <si>
+    <t>Комунальне некомерційне підприємство «2-а міська поліклініка м.Львова»</t>
+  </si>
+  <si>
+    <t>Народний дім м.Винники</t>
+  </si>
+  <si>
+    <t>Комунальний заклад Львівської обласної ради "Львівська спеціальна школа №100"</t>
+  </si>
+  <si>
+    <t>ЮРИДИЧНИЙ ДЕПАРТАМЕНТ ЛЬВІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+  </si>
+  <si>
+    <t>Будинок дитячої та юнацької творчості м.Винники</t>
+  </si>
+  <si>
+    <t>Львівська міська рада Департамент житлового господарства та інфраструктури</t>
+  </si>
+  <si>
+    <t>03348471</t>
+  </si>
+  <si>
+    <t>22337042</t>
+  </si>
+  <si>
+    <t>23887129</t>
+  </si>
+  <si>
+    <t>23888608</t>
+  </si>
+  <si>
+    <t>20834196</t>
+  </si>
+  <si>
+    <t>13838331</t>
+  </si>
+  <si>
+    <t>20834316</t>
+  </si>
+  <si>
+    <t>20834090</t>
+  </si>
+  <si>
+    <t>20834428</t>
+  </si>
+  <si>
+    <t>04056084</t>
+  </si>
+  <si>
+    <t>20821532</t>
+  </si>
+  <si>
+    <t>44496574</t>
+  </si>
+  <si>
+    <t>05506460</t>
+  </si>
+  <si>
+    <t>02128230</t>
+  </si>
+  <si>
+    <t>23888652</t>
+  </si>
+  <si>
+    <t>04056121</t>
+  </si>
+  <si>
+    <t>44625774</t>
+  </si>
+  <si>
+    <t>23969946</t>
+  </si>
+  <si>
+    <t>22350203</t>
+  </si>
+  <si>
+    <t>42969459</t>
+  </si>
+  <si>
+    <t>22350226</t>
+  </si>
+  <si>
+    <t>05537087</t>
+  </si>
+  <si>
+    <t>23888672</t>
+  </si>
+  <si>
+    <t>20775826</t>
+  </si>
+  <si>
+    <t>20834173</t>
+  </si>
+  <si>
+    <t>23888519</t>
+  </si>
+  <si>
+    <t>19159482</t>
+  </si>
+  <si>
+    <t>41594335</t>
+  </si>
+  <si>
+    <t>23885337</t>
+  </si>
+  <si>
+    <t>23884071</t>
+  </si>
+  <si>
+    <t>22350321</t>
+  </si>
+  <si>
+    <t>22336054</t>
+  </si>
+  <si>
+    <t>02219659</t>
+  </si>
+  <si>
+    <t>45050549</t>
+  </si>
+  <si>
+    <t>42756960</t>
+  </si>
+  <si>
+    <t>22422718</t>
+  </si>
+  <si>
+    <t>20834204</t>
+  </si>
+  <si>
+    <t>23270713</t>
+  </si>
+  <si>
+    <t>20781471</t>
+  </si>
+  <si>
+    <t>22350367</t>
+  </si>
+  <si>
+    <t>23887365</t>
+  </si>
+  <si>
+    <t>22373894</t>
+  </si>
+  <si>
+    <t>22336019</t>
+  </si>
+  <si>
+    <t>23888637</t>
+  </si>
+  <si>
+    <t>22357398</t>
+  </si>
+  <si>
+    <t>23887402</t>
+  </si>
+  <si>
+    <t>22398664</t>
+  </si>
+  <si>
+    <t>22350290</t>
+  </si>
+  <si>
+    <t>41321572</t>
+  </si>
+  <si>
+    <t>04056115</t>
+  </si>
+  <si>
+    <t>20822052</t>
+  </si>
+  <si>
+    <t>23888598</t>
+  </si>
+  <si>
+    <t>23887253</t>
+  </si>
+  <si>
+    <t>25558358</t>
+  </si>
+  <si>
+    <t>23887359</t>
+  </si>
+  <si>
+    <t>23888531</t>
+  </si>
+  <si>
+    <t>22335988</t>
+  </si>
+  <si>
+    <t>23887307</t>
+  </si>
+  <si>
+    <t>23949155</t>
+  </si>
+  <si>
+    <t>23888560</t>
+  </si>
+  <si>
+    <t>22350249</t>
+  </si>
+  <si>
+    <t>22336953</t>
+  </si>
+  <si>
+    <t>26412763</t>
+  </si>
+  <si>
+    <t>23888666</t>
+  </si>
+  <si>
+    <t>23888554</t>
+  </si>
+  <si>
+    <t>37123549</t>
+  </si>
+  <si>
+    <t>22350309</t>
+  </si>
+  <si>
+    <t>41321682</t>
+  </si>
+  <si>
+    <t>35664399</t>
+  </si>
+  <si>
+    <t>22336048</t>
+  </si>
+  <si>
+    <t>13806354</t>
+  </si>
+  <si>
+    <t>41321310</t>
+  </si>
+  <si>
+    <t>22366871</t>
+  </si>
+  <si>
+    <t>23888620</t>
+  </si>
+  <si>
+    <t>23973455</t>
+  </si>
+  <si>
+    <t>13807543</t>
+  </si>
+  <si>
+    <t>20834434</t>
+  </si>
+  <si>
+    <t>23887804</t>
+  </si>
+  <si>
+    <t>20834368</t>
+  </si>
+  <si>
+    <t>22350278</t>
+  </si>
+  <si>
+    <t>25258931</t>
+  </si>
+  <si>
+    <t>25251996</t>
+  </si>
+  <si>
+    <t>20847537</t>
+  </si>
+  <si>
+    <t>25224864</t>
+  </si>
+  <si>
+    <t>22350217</t>
+  </si>
+  <si>
+    <t>23888525</t>
+  </si>
+  <si>
+    <t>25231545</t>
+  </si>
+  <si>
+    <t>20823778</t>
+  </si>
+  <si>
+    <t>04056109</t>
+  </si>
+  <si>
+    <t>45396552</t>
+  </si>
+  <si>
+    <t>22337332</t>
+  </si>
+  <si>
+    <t>05472519</t>
+  </si>
+  <si>
+    <t>20834351</t>
+  </si>
+  <si>
+    <t>43582049</t>
+  </si>
+  <si>
+    <t>26256754</t>
+  </si>
+  <si>
+    <t>23887320</t>
+  </si>
+  <si>
+    <t>22350195</t>
+  </si>
+  <si>
+    <t>33195557</t>
+  </si>
+  <si>
+    <t>22337071</t>
+  </si>
+  <si>
+    <t>22422799</t>
+  </si>
+  <si>
+    <t>22350373</t>
+  </si>
+  <si>
+    <t>26256659</t>
+  </si>
+  <si>
+    <t>20834397</t>
+  </si>
+  <si>
+    <t>23888689</t>
+  </si>
+  <si>
+    <t>22357441</t>
+  </si>
+  <si>
+    <t>36992684</t>
+  </si>
+  <si>
+    <t>23266976</t>
+  </si>
+  <si>
+    <t>20833937</t>
+  </si>
+  <si>
+    <t>42430417</t>
+  </si>
+  <si>
+    <t>22350232</t>
+  </si>
+  <si>
+    <t>22336278</t>
+  </si>
+  <si>
+    <t>33073600</t>
+  </si>
+  <si>
+    <t>02545608</t>
+  </si>
+  <si>
+    <t>20834339</t>
+  </si>
+  <si>
+    <t>22373262</t>
+  </si>
+  <si>
+    <t>23887112</t>
+  </si>
+  <si>
+    <t>22350344</t>
+  </si>
+  <si>
+    <t>22350338</t>
+  </si>
+  <si>
+    <t>22336887</t>
+  </si>
+  <si>
+    <t>22416862</t>
+  </si>
+  <si>
+    <t>23887388</t>
+  </si>
+  <si>
+    <t>23266657</t>
+  </si>
+  <si>
+    <t>25224611</t>
+  </si>
+  <si>
+    <t>33753722</t>
+  </si>
+  <si>
+    <t>23888577</t>
+  </si>
+  <si>
+    <t>23886880</t>
+  </si>
+  <si>
+    <t>36417351</t>
+  </si>
+  <si>
+    <t>42153842</t>
+  </si>
+  <si>
+    <t>20765791</t>
+  </si>
+  <si>
+    <t>05537012</t>
+  </si>
+  <si>
+    <t>20833972</t>
+  </si>
+  <si>
+    <t>20833788</t>
+  </si>
+  <si>
+    <t>25249539</t>
+  </si>
+  <si>
+    <t>02144743</t>
+  </si>
+  <si>
+    <t>22337266</t>
+  </si>
+  <si>
+    <t>23887655</t>
+  </si>
+  <si>
+    <t>36500659</t>
+  </si>
+  <si>
+    <t>02545620</t>
+  </si>
+  <si>
+    <t>36462399</t>
+  </si>
+  <si>
+    <t>02013030</t>
+  </si>
+  <si>
+    <t>20775542</t>
+  </si>
+  <si>
+    <t>20831884</t>
+  </si>
+  <si>
+    <t>23969175</t>
+  </si>
+  <si>
+    <t>42482423</t>
+  </si>
+  <si>
+    <t>44420505</t>
+  </si>
+  <si>
+    <t>20846609</t>
+  </si>
+  <si>
+    <t>23973969</t>
+  </si>
+  <si>
+    <t>23887796</t>
+  </si>
+  <si>
+    <t>34521986</t>
+  </si>
+  <si>
+    <t>01996674</t>
+  </si>
+  <si>
+    <t>23970286</t>
+  </si>
+  <si>
+    <t>23957835</t>
+  </si>
+  <si>
+    <t>20851349</t>
+  </si>
+  <si>
+    <t>20761149</t>
+  </si>
+  <si>
+    <t>26256300</t>
+  </si>
+  <si>
+    <t>22336060</t>
+  </si>
+  <si>
+    <t>26360701</t>
+  </si>
+  <si>
+    <t>23888075</t>
+  </si>
+  <si>
+    <t>34814670</t>
+  </si>
+  <si>
+    <t>Роботи з відновлення елементів благоустрою після закінчення аварійно-відновлювальних робіт на зовнішніх мережах водопроводу  і каналізації у Галицькому районі м. Львова</t>
+  </si>
+  <si>
+    <t>Роботи з відновлення елементів благоустрою після закінчення аварійно-відновлювальних робіт на зовнішніх мережах водопроводу  і каналізації у Залізничному районі м. Львова</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення коридору</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення харчоблоку</t>
+  </si>
+  <si>
+    <t>Поточний ремонт павільйону та сходів в ЗДО (ясла -садок) комбінованого типу ЛМР №183 на вул. Хуторівка,  буд. 44 у м. Львові</t>
+  </si>
+  <si>
+    <t>Поточний ремонт ливневої каналізації з метою усунення аварійної ситуації корпусу початкових класів Ліцею № 37 Львівської міської ради по вул. Личаківській, 38 у м. Львові</t>
+  </si>
+  <si>
+    <t>Поточний ремонт коридору Львівської середньої загальноосвітньої школи І-ІІІ ступенів №44 ім. Т.Г.Шевченка, за адресою: Україна, Львівська область, місто Львів, вулиця Пстрака, будинок 1 (Код національного класифікатора України ДК 021:2015 “Єдиний закупівельний словник” -  45450000-6 - Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт входу в підвальне приміщення Львівської середньої загальноосвітньої школи І-ІІІ ступенів №44 ім. Т.Г.Шевченка, за адресою: Україна, Львівська область, місто Львів, вулиця Пстрака, будинок 1</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщень ліцею №10 імені святої Марії Магдалени Львівської міської ради на вулиці Генерала Чупринки, 1 ДК 021:2015 45450000-6 — Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>«Поточний ремонт приміщень на 1 поверсі адміністративного корпусу за адресою: м.Львів, вул. Пластова, 13 (Код ДК 021:2015:45450000-6: Інші завершальні будівельні роботи)»</t>
+  </si>
+  <si>
+    <t>«Поточний ремонт приміщень на 1 поверсі адміністративного корпусу за адресою: м.Львів, вул. Лінкольна, 8 (Код ДК 021:2015:45450000-6: Інші завершальні будівельні роботи)»</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.П.Панча, 8/67 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Морозна, 39/70 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Повітряна, 65/15 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Стрийська, 99/193 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Сихівська, 19/3 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштувавання елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Наукова,112/75 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних : м.Львів,вул.П.Панча 8/80 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.І.Виговського, 71/57 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Під Голоском, 15/3 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.К.Трильовського, 22/33 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, Б.Хмельницького, 269/138 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.В.Вернадського, 18/23 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Освицька, 15/6 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Б.Антоненка-Давидовича, 1/128 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.І.Виговського, 19/4 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.І.Виговського, 11/47 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Володимира Великого, 63/370 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Наукова, 116/40 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Володимира Великого,111/4 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів,вул.М.Драгана,21/119 (характер робіт  - реконструкція)</t>
+  </si>
+  <si>
+    <t>Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м. Львів, вул. Г. Хоткевича, 22/61,64 (характер робіт-реконструкція)</t>
+  </si>
+  <si>
+    <t>Роботи з облаштування елементами доступності для осіб з інвалідністю у кріслах колісних за адресою: м.Львів, вул. К. Левицького, 44/2 (характер робіт-реконструкції)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту кабінету фізики СЗШ I-III ступенів №36 м. Львова по вул. В. Великого, 55Б у м. Львові</t>
+  </si>
+  <si>
+    <t>«Послуги з поточного ремонту їдальні в Ліцеї №2 Львівської міської ради, що знаходиться за адресою: м. Львів, вул. Володимира Великого 55А» ДК 021:2015 45450000-6 – Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>«Поточний ремонт коридору першого поверху початкової школи Ліцею №2 Львівської міської ради, що знаходиться за адресою: вул. Наукова, 24а м. Львова» ДК 021:2015 45450000-6 – Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Поточний ремонт актового залу в корпусі початкової школи Ліцею №2 Львівської міської ради за адресою: вул. Наукова,24а у м. Львові</t>
+  </si>
+  <si>
+    <t>Поточний ремонт коридору першого поверху у Ліцеї ім. В. Симоненка на вул. В. Симоненка, 6 у м. Львові (ДК 021-2015: 45450000-6 - Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Проведення аварійно-відновлювальних робіт з виведення з аварійного стану окремих конструкційних елементів та мереж житлового будинку №27а на вул. Бр. Міхновських у                            м. Львові»;</t>
+  </si>
+  <si>
+    <t>Код 45453000-7 - Капітальний ремонт і реставрація;  за ДК 021:2015 «Єдиний закупівельний словник» -
+Проведення аварійно-відновлювальних робіт (капітальний ремонт) фасаду житлового будинку 48 на вул. О.Степанівни у м.Львові, пошкодженого внаслідок збройної агресії російської федерації</t>
+  </si>
+  <si>
+    <t>Проведення аварійно-відновлювальних робіт (капітальний ремонт) сходової клітки житлового будинку №10 на вул. Стороженка у м. Львові</t>
+  </si>
+  <si>
+    <t>Проведення аварійно-відновлювальних робіт (капітальний ремонт) сходової клітки житлового будинку №48 на вул. Ол.Степанівни у м. Львові</t>
+  </si>
+  <si>
+    <t>Проведення аварійно-відновлювальних робіт (капітальний ремонт) сходової клітки житлового будинку №5 на вул. Стороженка у м. Львові</t>
+  </si>
+  <si>
+    <t>Капітальний дитячого майданчика на вул. Сірка, 2 у м. Львові</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт з влаштуванням зовнішнього пандуса в житловому будинку  № 65 на вул. Повітряній (під"їзд №1) у м. Львові</t>
+  </si>
+  <si>
+    <t>Проведення  аварійно-відновлювальних робіт  з виведення із аварійного стану конструкцій брандмауерної стіни в межах горища та даху житлового будинку №78 на вул. Городоцькій  у м. Львові</t>
+  </si>
+  <si>
+    <t>Проведення  аварійно-відновлювальних робіт  з виведення з аварійного стану основних конструкційних елементів 5-поверхового житлового будинку на вул.І.Сірка,21  у м. Львові в межах розташування приміщень квартири №32 на 4 поверсі під′їзду №2, де стався вибух з пожежею, та прилеглих квартир, зокрема №31 на 4 поверсі під′їзду №2 і №45 на 4 поверсі під′їзду №3, які постраждали найбільше</t>
+  </si>
+  <si>
+    <t>Проведення робіт з капітального ремонту  вбиралень ІІІ поверху в будівлі Залізничної районної адміністрації на вул. І.Виговського, 34 у м. Львові (заходи із створення    безбар’єрного простору);</t>
+  </si>
+  <si>
+    <t>Код 45450000-6 –Інші завершальні будівельні роботи; за ДК 021:2015 «Єдиний закупівельний словник» - Послуги з поточного ремонту квартири №22 в житловому будинку №31 на вул. Петлюри С.   у м. Львові;</t>
+  </si>
+  <si>
+    <t>Проведення  аварійно-відновлювальних робіт  з виведення із аварійного стану окремих конструкційних елементів та мереж житлового будинку №4 на вул. Головацького  у м. Львові</t>
+  </si>
+  <si>
+    <t>Проведення невідкладних аварійно-відновлювальних робіт системи холодного водопостачання   житлового будинку на   вул. Патона,  2 (11 під) у м. Львові;</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщень</t>
+  </si>
+  <si>
+    <t>поточний ремонт із облаштуванням кабінету із сендвіч панелей</t>
+  </si>
+  <si>
+    <t>Поточний ремонт</t>
+  </si>
+  <si>
+    <t>«Реконструкція будівель літ. А-2 (лікувальний корпус) та літ. Б (гараж) із забезпеченням елементами доступності для маломобільних груп населення під Центр ментального здоров'я КНП "1 територіальне медичне об'єднання м.Львова" на вул. Замарстинівській, 83 у м. Львові». (код ДК 021:2015: 45454000-4 — Реконструкція)</t>
+  </si>
+  <si>
+    <t>"Капітальний ремонт зовнішніх електричних мереж зі збільшенням електричної потужності будівель КНП "1 медичне об'єднання м. Львова" по вул. Пекарська, 59А"(Код ДК 021:2015: 45453000-7 - Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Виконання робіт на об'єкті: "Реконструкція системи електромереж КНП "1 територіальне медичне об’єднання м. Львова" шляхом встановлення сонячної електростанції на даху будівлі корпусу мікрохірургії ока за адресою: м. Львів, вул. Навроцького, 23" (Код ДК 021:2015:  45454000-4 - Реконструкція</t>
+  </si>
+  <si>
+    <t>Поточний ремонт контурів заземлення лікувального корпусу будівлі "Г-3" КНП "1 територіальне медичне об’єднання м. Львова" за адресою: м. Львів, вул. Пилипа Орлика, 4 (ДК 021:2015: 45450000-6 - Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт контурів заземлення головного корпусу лікарні блок 8 та блок 9 КНП "1 територіальне медичне об’єднання м. Львова" за адресою: м. Львів, вул. І Миколайчука, 9 (ДК 021:2015: 45450000-6 - Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт частини приміщень 1-го блоку 9-го поверху з облаштуванням операційних залів в КНП «1 територіальне медичне об’єднання м.Львова» на вул. Миколайчука, 9» за кодом ДК 021:2015: 45453000-7 - Капітальний ремонт і реставрація</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Поточний ремонт частини приміщень 1-го поверху будівлі Б-3 
+КНП «2-а міська поліклініка м.Львова» на вул.В. Симоненка, 4 у м. Львові
+(ДК 021:2015: 45450000-6 — Інші завершальні будівельні роботи)
+</t>
+  </si>
+  <si>
+    <t>«Капітальний ремонт частини приміщень 5-го блоку першого поверху будівлі головного корпусу КНП "1 територіальне медичне об’єднання м. Львова" на вул. І. Миколайчука, 9 у м. Львові»  (Код ДК 021:2015: 45453000-7 - Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт частини підвальних приміщень 1-го блоку головного корпусу з облаштуванням кабінету для брахітерапії КНП "1 територіальне медичне об'єднання м. Львова" на вул. І. Миколайчука, 9  (Код ДК 021:2015: 45453000-7 - Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Виконання робіт на об'єкті: "Капітальний ремонт електричних мереж 2-го блоку головного корпусу лікарні КНП "1 територіальне медичне об’єднання м. Львова" із впровадженням заходів енергозбереження - встановлення дахової сонячної електростанції та акумуляторів на вул. П. Орлика, 4 у м. Львові"/ ДК 021:2015 45453000-7 Капітальний ремонт і реставрація</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Реконструкція частини приміщень 6-го блоку головного корпусу з добудовою зовнішнього ліфта в КНП «1 територіальне медичне об’єднання м. Львова» на вул. І. Миколайчука, 9
+</t>
+  </si>
+  <si>
+    <t>Реконструкція частини приміщень 3-го блоку головного корпусу з добудовою сортувальної зони для ургентних пацієнтів в КНП "1 територіальне медичне об’єднання м.Львова" на вул. І.Миколайчука, 9 у м.Львові
+(Код ДК 021:2015 – 45454000-4 Реконструкція)</t>
+  </si>
+  <si>
+    <t>Виконання  робіт на об'єкті: "Капітальний ремонт із утепленням фасаду будівлі КНП "1 територіальне медичне об'єднання м. Львова" на вул. В. Навроцького, 23 у м. Львові" Коригування. (ДК 021:2015: 45453000-7 — Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Капітальний ремонт покрівлі головного корпусу в КНП «1 територіальне медичне об’єднання м. Львова» на вул. І. Миколайчука, 9 у м. Львові
+</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт гідроізоляції фундаменту будівлі А-4 КНП "1 територіальне медичне об’єднання м. Львова" на вул. Пилипа Орлика, 4, (Код ДК 021:2015: 45453000-7 - Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Виконання робіт на об'єкті: "Капітальний ремонт підвальних приміщень будівлі літ. Б-3 з облаштуванням споруди подвійного призначення із захисними властивостями протирадіаційного укриття в КНП "1 територіальне медичне об’єднання м. Львова" на вул. Пилипа Орлика, 4". Дк 021:2015:	 45453000-7 - Капітальний ремонт і реставрація</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщень під індексом 101,102, 103 в КНП "1 територіальне медичне об’єднання м. Львова" на вул. Навроцького,23 (ДК 021:2015: 45450000-6 — Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Виконання робіт на об'єкті: "Капітальний ремонт частини приміщень операційних залів Центру термічної травми та пластичної хірургії КНП "1 територіальне медичне об'єднання м.Львова" на вул. В. Навроцького, 23 у м. Львові.  (ДК 021:2015: 45453000-7 — Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Виконання додаткових робіт на об'єкті: "Реконструкція приміщень ізоляційно-діагностичного корпусу Комунального некомерційного підприємства "Міська дитяча клінічна лікарня м. Львова" на вул. Пилипа Орлика, 4".ДК 021:2015:	 45454000-4 - Реконструкція</t>
+  </si>
+  <si>
+    <t>Здійснення технічного нагляду за будівництвом об'єкта: "Реконструкція ТЦ "Північна" шляхом встановлення когенераційної установки на базі двох газопоршневих генераторів TEDOM QUANTO 1600 MWM NG C LB 50Hz S/6300 V". Коригування (додаткові роботи)</t>
+  </si>
+  <si>
+    <t>Роботи з будівництва та розроблення проєктної документації по об’єкту: «Реконструкція об’єкта №3» (елементи №2-4)»</t>
+  </si>
+  <si>
+    <t>Проектування та будівництво "Реконструкція об'єкта №3"</t>
+  </si>
+  <si>
+    <t>Реконструкція ТЦ «Північна» шляхом встановлення КГУ на базі двох газопоршневих генераторів TEDOM QUANTO 1600 MWM NG C LB 50Hz S/6300 V за адресою м. Львів, вул. Пластова,125. Коригування. Додаткові роботи.</t>
+  </si>
+  <si>
+    <t>«Реконструкція системи теплозабезпечення у СЗШ № 47 на вул.Галицька,54 у м. Винники.»  Додаткові роботи.</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту покриттів на території кладовищ, що знаходяться у м. Львові (Код ДК 021: 2015:45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>ДК 021:2015:45450000-6: Інші завершальні будівельні роботи  (Послуги з поточного ремонту санвузла  у  Середній загальноосвітній школі І-ІІІ ступенів №78 м. Львова, що знаходиться за адресою: м. Львів, вул. Замарстинівська, 132)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту адміністративної будівлі Франківської районної адміністрації на вул.Генерала Т.Чупринки,85 у м.Львові (поточний ремонт кабінету №321 та сходових кліток).  ДК 021:2015 45450000-6 -Інші завершальні будівельні роботи.</t>
+  </si>
+  <si>
+    <t>Модернізація ліфтового обладнання житлового будинку на вул. Княгині Ольги,5б (1 під‘їзд) у м. Львові (капітальний ремонт</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт індивідуального балкона  житлового будинку на вул.В. Антоновича,18 кв.3 у м.Львові</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт індивідуального балкона  житлового будинку на вул.Героїв УПА,76 кв.68 у м.Львові</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт індивідуального балкона  житлового будинку на вул.Нечуя-Левицького,7 кв.7 у м.Львові</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт входу з влаштуванням пандуса  житлового будинку на вул.Науковій,112 (під‘їзд 3) у м.Львові</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщення за адресою м.Львів вул Раппапорта 6</t>
+  </si>
+  <si>
+    <t>Поточний ремонт внутрішніх приміщень будівлі за адресою: місто Львів, вулиця Хімічна, будинок 7а</t>
+  </si>
+  <si>
+    <t>Поточний ремонт внутрішніх приміщень будівлі за адресою: місто Львів, вулиця Якова Раппапорта, будинок 6</t>
+  </si>
+  <si>
+    <t>Послуга з поточного ремонту даху мякої покрівлі над реєстратурою КНП Львівське ТМО2 за адресою м. Львів вул Лемківська 28</t>
+  </si>
+  <si>
+    <t>«Реконструкція із пристосуванням зовнішнього ліфта для забезпечення безперешкодного доступу маломобільних груп населення до будівлі за адресою м.Львів, вул. Я. Раппопорта, 6» (Додаткові роботи) (ДК 021:2015: 45454000-4 — Реконструкція),</t>
+  </si>
+  <si>
+    <t>Реконструкція мережі  електропостачання за адресою  с. Великі Грибовичі  вул Стуса 1-б</t>
+  </si>
+  <si>
+    <t>45450000-6 Інші завершальні будівельні роботи («Поточний ремонт приміщень амбулаторії сімейної медицини  №1 КНП «5 МКП м.Львова» за адресою, вул. Виговського,41»)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Благоустрій території лікарні із створенням доступного простору для маломобільних груп населення (капітальний ремонт) за адресою: м. Львів, вул. Замарстинівська, 274 КНП "Львівське територіальне медичне об'єднання "Клінічна лікарня планового лікування, реабілітації та паліативної допомоги" (ІІ пусковий комплекс)  
+</t>
+  </si>
+  <si>
+    <t>Поточний ремонт із заміною вікон та дверей у КНП «2 територіальне медичне об'єднання м. Львова» за адресою: м. Львів вул. Ярослава Стецька, 3</t>
+  </si>
+  <si>
+    <t>Поточний ремонт із заміни дверей за адресою м.Львів вул Під Голоском 24</t>
+  </si>
+  <si>
+    <t>Поточний ремонт вхідної групи  КНП "2 територіальне медичне об"єднання м. Львова"за адресою м.Львів вул  Фредра 2</t>
+  </si>
+  <si>
+    <t>«Капітальний ремонт відділення гематології КНП "Львівське ТМО2" за адресою: м.Львів вул.Ген.Чупринки,43»</t>
+  </si>
+  <si>
+    <t>Ремонт із встновлення пожежних кран-комплектів із шафами на обєкті за адресою м. Львів вул Русових 4</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення хорового класу Львівської музичної школи №1 імені Анатолія Кос-Анатольського за адресою: вул. Гнатюка, буд. 5/7, м.Львів.</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення для облаштування кабінету соціального шкільного підприємництва у Середній загальноосвітній школі № 100 м. Львова, що знаходиться за адресою: м. Львів, вул. І. Величковського, 58 за ДК 021:2015: 45450000-6 Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту частини фасаду та міждверного приміщення при центральному вході в Середній загальноосвітній школі №100 м. Львова, за адресою: м. Львів, вул. І.Величковского, 14а</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення для облаштування кабінету соціального шкільного підприємництва у Середній загальноосвітній школі № 100 м. Львова, що знаходиться за адресою: м. Львів, вул. І. Величковського, 58, за кодом ДК 021:2015: 45450000-6 — Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>«Капітальний ремонт нежитлового приміщення КУ «Львівський міський молодіжний центр по вулиці Весняна, 4 місто Львів. Коригування» (ДК 021:2015: 45450000-6 інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>«Капітальний ремонт нежитлового приміщення КУ «Львівський міський молодіжний центр» по вулиці Ряшівська, 2 місто Львів. Коригування. (ДК 021:2015: 45450000-6 інші завершальні будівельні роботи)»</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт з улаштуванням елементів доступності для маломобільних груп населення в окремих приміщеннях КУ «Львівський міський молодіжний центр», по вул. Весняна, 4 місто Львів. Коригування.</t>
+  </si>
+  <si>
+    <t>«Капітальний ремонт з улаштуванням елементів доступності для маломобільних груп населення в окремих приміщеннях КУ «Львівський міський молодіжний центр», по вул. Весняна, 4 місто Львів»   (ДК 021:2015: 45450000-6 інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт спортивного залу Ліцею №15 Львівської міської ради, за адресою: м. Львів, вул. Патона 7»</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення кабінету №28 (заміна перегородки) Державного професійно-технічного навчального закладу “Міжрегіональне вище професійне училище автомобільного транспорту та будівництва” на вул. І. Пулюя, 28 у м. Львові</t>
+  </si>
+  <si>
+    <t>«Поточний ремонт огорожі в ЗЗСО №87 ЛМР ім. Ірини Калинець, за адресою м. Львів, вул. Замарстинівська,11» ДК 021:2015 45450000-6 Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Поточний ремонт стелі і стін сходової клітки між 2 та 3 поверхами Закладу загальної середньої освіти №87 Львівської міської ради імені Ірини Калинець що знаходиться за адресою: м. Львів, вул. Замарстинівська, 11</t>
+  </si>
+  <si>
+    <t>«Реконструкція існуючої будівлі побуту під міськраду в м. Дубляни на вул. Шевченка, 4 Жовківського р-ну., Львівської обл.» (Коригування)</t>
+  </si>
+  <si>
+    <t>«Поточний ремонт стелі і стін коридору та однієї частини сходових прогонів (з першого на другий поверх) Львівської державної комунальної середньої загальноосвітньої школи № 3, що знаходиться за адресою: м.Львів, вул. Степани Бандери,11» ДК 021:2015 45450000-6 – Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Поточний ремонт частини підвальних приміщень з індексами 97, 98, 99, 100, 102 у Львівській правничій гімназії за адресою: м.Львів, вул. Леонтовича,2 з метою облаштування найпростішого укриття.</t>
+  </si>
+  <si>
+    <t>Поточний ремонт даху Львівської школи мистецтв №10 за адресою : вулиця Івана Пулюя, 7 ДК 021:2015 45450000-6 — Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Послуги з благоустрою населених пунктів, а саме: поточний ремонт доріжок на нижній алеї у Природоохоронній рекреаційній установі парку-пам'ятці садово-паркового мистецтва загальнодержавного значення "Стрийський парк"</t>
+  </si>
+  <si>
+    <t>Послуги з благоустрою населених пунктів, в саме: поточний ремонт доріжок на верхній алеї у Природоохоронній рекреаційній установі парку-пам'ятці садово-паркового мистецтва загальнодержавного значення "Стрийський парк"</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщення для облаштування ресурсної кімнати для дітей з особливими освітніми потребами у Початковій школі "Один, два, три" Львівської міської ради на вул. Любінській 89в</t>
+  </si>
+  <si>
+    <t>Поточний ремонт туалетної кімнати та приміщення групи дошкільного відділення у Початковій школі «Один, два, три» Львівської міської ради за адресою: м. Львів, вул. Любінська, 89В (ДК 021:2015: 45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Інші завершальні будівельні роботи (поточний ремонт приміщення ремонтного боксу Р1 (будівля №332) на вул. Авіаційній,1 у м. Львові)</t>
+  </si>
+  <si>
+    <t>Інші завершальні будівельні роботи (поточний ремонт приміщення актового залу (адміністративний корпус, будівля 205) на 
+вул. Авіаційній,1 у м. Львові)</t>
+  </si>
+  <si>
+    <t>Інші завершальні будівельні роботи (поточний ремонт приміщення КПП №2 (будівля №202) на вул. Авіаційній,1 у м. Львові)</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт спортивного майданчика у Ліцеї "Гроно" Львівської міської ради на вул. Вигоди,27. Коригування</t>
+  </si>
+  <si>
+    <t>Послуги з ремонту перегородок у Середній загальноосвітній школі № 90, м. Львів, вул. Антоненка- Давидовича, 2</t>
+  </si>
+  <si>
+    <t>Поточний ремонт реставраційної майстерні будівлі Б 1-2 Музею народної архітектури і побуту у Львові імені Климентія Шептицького за адресою: 
+вул. Чернеча Гора, 1, м. Львів</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщення бібліотеки-філії № 40 Львівської муніципальної бібліотеки №;40 за адресою м.Львів, вул.Зелена 130</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт приміщення Львівської муніципальної бібліотеки за адресою: м. Львів, вул. Під Голоском, 22</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту санвузла на другому поверсі у Дублянському опорному ліцеї імені Героя України Анатолія Жаловаги Львівської міської ради, що знаходиться за адресою: м. Дубляни, вул. Шевченка, 21</t>
+  </si>
+  <si>
+    <t>«Послуги з поточного ремонту у Закладі дошкільної освіти (ясла-садок) №57 Львівської міської ради за адресою: 79020, м. Львів, вул. Юрія Липи, 33.»</t>
+  </si>
+  <si>
+    <t>Поточний ремонт аварійних сходових маршів у Ліцеї №17 ЛМР що знаходиться за адресою: м. Львів, вул. Мельника, 1/3 (ДК 021:2015:45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>«Послуги з поточного ремонту коридору  в приміщенні Навчально-виховного комплексу ’’Школа-гімназія I-III ступенів Блаженного Климентія та Андрея Шептицьких’’ за адресою: м. Львів, вул. Гната Хоткевича, 16 (Код ДК 021:2015: 45450000-6 Інші завершальні будівельні роботи)»</t>
+  </si>
+  <si>
+    <t>«Послуги з поточного ремонту приміщення кабінету іноземної мови у Навчально-виховному комплексі "Школа-гімназія І-ІІІ ступенів Блаженного Климентія та Андрея Шептицьких" за адресою: м. Львів, вул. Гната Хоткевича, 16  (Код ДК 021:2015: 45450000-6 Інші завершальні будівельні роботи)»</t>
+  </si>
+  <si>
+    <t>Поточний ремонт покриття підлоги
+приміщень СЗШ No72 за адресою м.
+Львів, вул. Зубрівська, 1</t>
+  </si>
+  <si>
+    <t>«Поточний ремонт кабінету математики та інформатики Середня загальноосвітня школа 92 м. Львова» (ДК 021:2015- 45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту системи аварійного освітлення у будівлі Ліцею «Львівський» Львівської міської ради, м. Львів, вул. Лисинецька, 3</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення класу з заміною покриття підлоги у Лисиничівській гімназії</t>
+  </si>
+  <si>
+    <t>«Послуги з поточного ремонту санвузла в СЗШ № 27 м. Львова імені Героя Небесної Сотні Юрія Вербицького на вул. Свєнціцького, 15» (Код ДК 021:2015 45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>«Капітальний ремонт даху ліцею №57 імені Короля Данила Львівської міської ради за адресою: м. Львів, вул. Жовківська, 6»(ДК 021:2015: 45453000-7 Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту спортивного залу Зашківського ліцею імені Євгена Коновальця Львівської міської ради, за адресою: 80375, Львівська обл., Львівський р-н,  с. Зашків, вул. Євгена Коновальця, 146 (ДК 021:2015: 45450000-6 — Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>«Поточний ремонт приміщень кімнат для проживання учнів спортивних класів у ліцеї "Просвіта" Львівської міської ради на вул. Просвіти, 2-4 у м.Львові» ДК 021:2015 45450000-6 Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту кабінету хімії Рясне-Руського ліцею ЛМР за адресою: с. Рясне-Руське, вул. Наукова, 2</t>
+  </si>
+  <si>
+    <t>Поточний ремонт окремих приміщень першого поверху (санвузлів та кабінету) Середньої загальноосвітньої школи №40 м. Львова за адресою: м. Львів, вул. Любінська, 93 Б</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту покрівлі в ЗДО №129 на вул. Є. Коновальця, 79 у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення централізованої бухгалтерії відділу освіти Галицького та Франківського районів управління освітньої інфраструктури департаменту освіти та культури  Львівської міської ради за адресою: м. Львів, вул. Повстанська, 8</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщень відділу освіти Галицького та Франківського районів управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради за адресою: м. Львів, вул. Генерала Чупринки, 85</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту санвузла в укритті ЗДО №29 на вул. М.Скорика, 22 у м. Львові</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщень першого поверху ЗДО (ясла-садок) комбінованого типу №33 ЛМР за адресою: м. Львів, вул. Володимира Великого, 13А</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту з влаштування системи припливної та витяжної вентиляції в укритті ЗДО №29 на вул. М.Скорика, 22 у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту вентиляційної симтеми в ЗДО №109 за адресою вул. Рутковича, 14 у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту санвузла у ЗДО №43 на вул. Кирила і Мефодія, 11 у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту системи холодного водопостачання у ЗДО №109 на вул. Рутковича, 14 у м. Львові</t>
+  </si>
+  <si>
+    <t>Виготовлення кошторисної документації на "Капітальний ремонт приміщень Закладу дошкільної освіти (ясла-садок) №159 Львівської міської ради на вул. Пулюя, 7 у м. Львові"</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту санвузла в ЗДО №41 на вул. Генерала М. Тарнавського, 100а у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту з заміни вхідних дверей в ЗДО №41 на вул. Генерала М. Тарнавського, 100а у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту із влаштуванням перегородок в санвузлах ЗДО №21 на вул. Грабовського, 3 у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги  з поточного ремонту системи центрального опалення ЗДО №69 на вул. Наукова, 8а</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту горища в ЗДО №38 на вул. Самчука, 21 у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщень та сходів у ЗДО №93 на вул. Генерала Чупринки, 94 у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщень у будівлі Шевченківської районної адміністрації на вул.Липинського,11</t>
+  </si>
+  <si>
+    <t>Поточний ремонт актового залу в ліцеї "Оріяна" Львівської міської ради за адресою: м.Львів, вул. Чукаріна,3</t>
+  </si>
+  <si>
+    <t>послуги з поточного ремонту пішохідної доріжки з встановленням бруківки на території ліцею "Оріяна" Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту кабінету музичного мистецтва ЛЗШ  І-ІІІ  ступенів №43 , що знаходиться за адресою: м. Львів, вул. Масарика, 9 у м.Львові (Код ДК 021:2015:45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення сходової клітки ЛСЗШ №7 І-ІІІ ступенів Львівської міської ради на вул. Б.Хмельницького,132 у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту кабінету інформатики початкової школи «Дивосвіт» Львівської міської ради, що знаходиться за адресою: м. Львів, вул. Трильовського, 24 у м. Львові (Код ДК 021:2015:45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт кабінету фізики у Львівській загальноосвітній школі №82 Львівської міської ради Львівської області по вул. Шафарика,13</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту санвузла в Середній загальноосвітній школі I-III ступенів № 20 м.Львова, за адресою: м.Львів, вул. Скидана,18 (ДК 021:2015: 45450000-6 — Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту санвузлів на другому та першому поверсі Ліцею "Сихівський" Львівської міської ради, що знаходиться за адресою: м. Львів, вул. Хоткевича, 48 (ДК 021:2015:45450000-6 Інші завершальні будівельні роботи)»</t>
+  </si>
+  <si>
+    <t>"Послуги поточного ремонту з благоустрою території ліцею "Сихівський" ЛМР на вул.Хоткевича, 48 у м.Львові" ( ДК 021:2015 : 45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт з улаштуванням похилої платформи для переміщення маломобільних груп населення у ліцеї "Сихівський" за адресою м.Львів, вул.Г.Хоткевича, 48</t>
+  </si>
+  <si>
+    <t>"Послуги з поточного ремонту бібліотеки в Середній загальноосвітній школі № 42 м. Львова за адресою: м. Львів. вул. Каштанова,9"(ДК 021:2015 – 45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Герметизація примикань сходів  укриття на вул.Каліча Гора, 5 у м.Львові</t>
+  </si>
+  <si>
+    <t>Поточний ремонт даху середньої загальноосвітньої школи № 30</t>
+  </si>
+  <si>
+    <t>Поточний ремонт підлоги в спортзалі СЗШ №67 м. Львова на вул. Сяйво, 99</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщень в СЗШ №67 м.Львова на вул. Сяйво,18</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту коридору для закладу дошкільної освіти №181 м. Львова</t>
+  </si>
+  <si>
+    <t>Послуги з модернізації мережі Ethernet зі встановленням точок доступу з підтримкою Wi-Fi у Закладі дошкільної освіти (ясла-садок) №181 Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщень харчоблоку в ліцеї "Надія" Львівської міської ради, код згідно з ДК 021:2015:45450000-6 Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Поточний ремонт коридору ІІ-го поверху у будівлі Ліцею №81 ім. П. Сагайдачного ЛМР на вул. Мазепи,1а у м. Львові ДК 021:2015 45450000-6 Інші завершальні будівельні роботи»</t>
+  </si>
+  <si>
+    <t>Поточний ремонт з дооблаштуванням перегородок між кабінами до нормативновідповідних у санвузлі будівлі Ліцею № 81 ім. П. Сагайдачного ЛМР по вул. Мазепи, 1а у м.Львові 45450000-6 — Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту навчального кабінету в Середній загальноосвітній школі №23 м. Львова, що знаходиться за адресою: м. Львів, вул. Варшавська, 126. Код ДК 021:2015 45450000-6 – Інші завершальні будівельні роботи.</t>
+  </si>
+  <si>
+    <t>Поточний ремонт аварійного санвузла 1 поверху СЗШ "Лідер" І-ІІІ ступенів за адресою: м. Львів, вул. Юрія Руфа, 59</t>
+  </si>
+  <si>
+    <t>Поточний ремонт частини сходової №1 у Львівському художньому ліцеї пр ЛНАМ</t>
+  </si>
+  <si>
+    <t>Поточний ремонт художньої майстерні у Львівському художньому ліцеї при ЛНАМ, що знаходиться за адресою: м. Львів, вул. Хотинська, 6 (ДК 021:2015:45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту сходової клітки в приміщенні закладу дошкільної освіти (ясла-садок) №154 Львівської міської ради на вул. Миколи Хвильового, 18а у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту в приміщеннях закладу дошкільної освіти (ясла-садок) комбінованого типу №166 Львівської міської ради, за адресою м. Львів, вул. Олени Кульчицької, 10а</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту внутрішніх приміщень (коридору) закладу дошкільної освіти (ясла-садок) №116 Львівської міської ради за адресою: м. Львів, вул. Джерельна, 71</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту сходової клітки в закладі дошкільної освіти (ясла-садок) №127 Львівської міської ради, за адресою: 79054, м. Львів, вул. С. Петлюри 19</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщень медпункту ЗДО  106  по вул Хвильового ,11 у м. Львові</t>
+  </si>
+  <si>
+    <t>«Проведення невідкладних аварійно-відновлювальних робіт з відновлення експлуатаційної придатності і виведення із аварійного стану окремих конструкційних елементів будівлі (фасаду) Закладу дошкільної освіти (ясла-садок) "Казка" Львівської міської ради за адресою: м.Львів, вул. Патона, 24, постраждалих внаслідок ракетного удару зі сторони країни-агресора російської федерації 15.08.2023р.»(ДК 021:2015: (CPV)  45450000-6 Інші завершальні будівельні роботи)»</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщень відділу освіти Шевченківського та Залізничного районів управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради, що знаходиться за адресою: м. Львів, вул. Виговського, 34</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщень у закладі дошкільної освіти (ясла-садок) №30 Львівської міської ради, що знаходиться за адресою: 79052, м. Львів, вул. Низинна 29</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення (встановлення металопластикових дверей та влаштування алюмінієвих перегородок) у ЗДО №8 Львівської міської ради за адресою: м. Львів, вул. Малоголосківська, 34</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщень закладу дошкільної освіти (дитячий садок) компенсуючого типу №23 Львівської міської ради за адресою: 79016, м.Львів, вул. Вернигори, 7 за кодом ДК 021:2015:45450000-6 - Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Поточний ремонт підлоги у фойє  в Львівському академічному драматичному театрі  імені Лесі Українки  на вул. Городоцькій,  36</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт підлоги коридору першого поверху в ліцеї "Інтелект" ЛМР за адресою: м. Львів, вул. Запорізька, 20</t>
+  </si>
+  <si>
+    <t>Послуги зпоточного ремонту приміщення санвузла в ліцеї "Інтелект" ЛМР</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту будівлі прохідної РЛП "Знесіння", за адресою: вул. О. Довбуша, 24</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення санвузла групи "Сонечко" в ЗДО (ясла-садок) № 118 Львівської міської ради на вул. Дністерській, 7 у м. Львові</t>
+  </si>
+  <si>
+    <t>Поточний ремонт павільйонів в ЗДО№14 ЛМР на вул.Новознесенська, 42 у м. Львові (заходи з усунення аварійної ситуації)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту території в ЗДО №67 на вул. Зелена,95А у м.Львові</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту території  в ЗДО "До Мрій" на вул.Туркменська, 23 у м.Львові (заходи з усунення аварійної ситуації).</t>
+  </si>
+  <si>
+    <t>«Поточний ремонт аварійного фасаду у будівлі ЗДО №35 на вул. Карманського, 7 у м. Львові» (ДК 021:2015:45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>«Послуги з поточного ремонту приміщення спортивного залу в будівлі закладу дошкільної освіти (ясла-садок) №170 Львівської міської ради на вул. Ярославенка, 24 у м. Львові»</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення спального приміщення групи у закладі  дошкільної освіти (ясла-садок) №130 Львівської міської ради на вул. Трильовського,буд.9 у м. Львові.</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення санвузла ЗДО (ясла-садок) №105 Львівської міської ради на вул. Пасічній,15 у м. Львові.</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту аварійної частини фасаду у будівлі ЗДО №35 на вул.Карманського,7 у м. Львові</t>
+  </si>
+  <si>
+    <t>«Послуги з поточного ремонту в приміщеннях Навчально-виховного комплексу «Інженерно-економічна школа - Львівський економічний ліцей» за адресою м. Львів, вул. Хвильового, 35» (Код ДК 021:2015 «Єдиний закупівельний словник» — 45450000-6)</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт санвузлів середньої загальноосвітньої школи № 54 м. Львова на вул. Хвильового, 16 (ДК 021:2015 – 45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт благоустрою території подвір'я Львівської музичної школи №3 на вул.Замарстинівській, 219</t>
+  </si>
+  <si>
+    <t>45450000-6 - Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>"Капітальний ремонт території з облаштуванням мультифункціонального майданчика у СЗШ №86 на вул. Скорини, 34" (ДК 021:2015: 45453000-7 — Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення актового залу в Закладі дошкільної освіти (дитячий садок) "Веселка" Львівської міської ради на вул. Китайській, буд. 6-А у м. Львові» (код згідно ДК 021:2015 —  45450000-6: Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту вхідних сходів зі встановленням підіймальної платформи та влаштуванням пандусу у ЗДО «Веселка» за адресою: вул. Китайська 6-А у м. Львові (код згідно ДК 021:2015 —  45450000-6: Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт даху Ліцею №51 імені Івана Франка Львівської міської ради.</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту з заміни дверей в приміщенні СЗШ №68 на вул. Дозвільній 3</t>
+  </si>
+  <si>
+    <t>Поточний ремонт медичного кабінету</t>
+  </si>
+  <si>
+    <t>ДК 021:2015- 45453000-7-Капітальний ремонт і реставрація- Капітальний ремонт індивідуального  балкону квартири 25  житлового будинку  № 2 на вул. Віденській у м. Львові</t>
+  </si>
+  <si>
+    <t>К 021:2015-45453000-7 - Капітальний ремонт і реставрація – Проведення невідкладних аварійно-відновлювальних робіт з виведення із аварійного стану окремих конструкційних елементів житлового будинку на просп.Червоної Калини, № 103  у м.Львові, постраждалого внаслідок ударів БпЛА 24.03.2026  зі сторони країни-агресора російської федерації</t>
+  </si>
+  <si>
+    <t>ДК 021:2015-45453000-7- Капітальний ремонт і реставрація- Капітальний ремонт з влаштуванням зовнішнього  пандуса в житловому будинку № 22 на  вул. Трильовського  (під’їзд №1) у м. Львові</t>
+  </si>
+  <si>
+    <t>ДК 021:2015-45453000-7- Капітальний ремонт і реставрація- Капітальний ремонт з влаштуванням зовнішнього  пандуса в житловому будинку № 99 на  вул. Стрийській  (під’їзд № 6 ) у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту</t>
+  </si>
+  <si>
+    <t>Поточний ремонт системи опалення</t>
+  </si>
+  <si>
+    <t>ДК 021: 2015: 45453000-7 – Капітальний ремонт і реставрація - Проведення першочергових невідкладних аварійно-відновлювальних робіт з виведення із аварійного стану конструкційних елементів житлового будинку № 3 на площі Соборній у м. Львові, пошкодженого внаслідок ударів БПЛА 24.03.2026 зі сторони країни – агресора російської федерації (Консервація об'єкта)</t>
+  </si>
+  <si>
+    <t>ДК 021:2015 - 45453000-7 - Капітальний ремонт і реставрація - Проведення першочергових невідкладних аварійно-відновлювальних робіт з виведення із аварійного стану конструкційних елементів житлового будинку № 3 на площі Соборній у м. Львові, пошкодженого внаслідок ударів БПЛА 24.03.2026 зі сторони країни – агресора російської федерації (Консервація об'єкта)</t>
+  </si>
+  <si>
+    <t>ДК 021:2015 - 45453000-7 - Капітальний ремонт і реставрація - Проведення першочергових невідкладних аварійно-відновлювальних робіт з виведення із аварійного стану конструкційних елементів житлового будинку № 3 на площі Соборній у м. Львові, пошкодженого внаслідок ударів БПЛА 24.03.2026 зі сторони країни – агресора російської федерації (Консервація об'єкта).</t>
+  </si>
+  <si>
+    <t>ДК 021:2015: ДК 021:2015 – 45450000-6 - Інші завершальні будівельні роботи - Послуги з поточного ремонту підпірної стіни на вул. Шота Руставелі, 40 у м. Львові</t>
+  </si>
+  <si>
+    <t>Поточний ремонт санвузлів другого та третього поверхів та їдальні середньої загальноосвітньої школи №1 м. Львова, що знаходиться за адресою: м. Львів, вул. Трильовського, 17  (Код ДК 021:2015:45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт огородження приямків в Ліцеї №74 за адресою: смт.Рудно, вул.Огієнка,9</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту віконних відкосів в приміщенні Ліцею "Галицький" ЛМР за адресою : м.Львів, вул.Замкова, 4 (код ДК 021:2015: 45450000-6 «Інші завершальні будівельні роботи»)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщень другого поверху в Ліцеї "Європейський" Львівської міської ради на вул. Кульпарківській, 99 у м. Львові</t>
+  </si>
+  <si>
+    <t>Поточний ремонт кабінету директора та приймальні в Ліцеї "Європейський" Львівської міської ради на вул. Кульпарківській, 99 у м. Львові (ДК 021:2015: (CPV) 45450000-6 – Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщення їдальні в Ліцеї "Європейський" Львівської міської ради на вул. Кульпарківській, 99 у м. Львові (ДК 021:2015: (CPV) 45450000-6 – Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщень в Ліцеї "Європейський" Львівської міської ради на вул. Кульпарківській, 99 у м. Львові (ДК 021:2015: (CPV) 45450000-6 – Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту коридору другого поверху СЗШ №84 ім. Бл. Йосафати Гордашевської за адресою: м. Львів, вул. Зубрівська, 30 (код
+ДК 021:2015: 45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт мереж електропостачання 
+Середньої загальноосвітньої школи №84 імені Блаженної Йосафати Гордашевської на вул. Зубрівська, 30 у м.Львів
+(код ДК 021:2015: 45453000-7 — Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт приміщень середньої загальноосвітньої школи №84 імені Блаженної Йосафати Гордашевської за адресою: м. Львів, вул. Зубрівська, 30» (Код ДК 021:2015 - 45453000-7 Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Проведення невідкладних аварійно-відновлювальних робіт з виведення із аварійного стану окремих конструкційних елементів житлового будинку №16 на вул. Пекарській у м.Львові, зокрема в межах розташування квартири №13</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт вхідної групи будівлі з улаштуванням пандусу для Комунальної установи "Простір можливостей святого Антонія" за адресою м. Львів, вул. Окуневського,1</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення для облаштування навчального кабінету у Ліцеї № 93 Львівської міської ради за адресою: м. Львів, вул. Кос-Анатольського, 10</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту кабінетних приміщень історії та німецької мови із ліквідацією наслідків затікання з горища Середньої загальноосвітньої школи №62</t>
+  </si>
+  <si>
+    <t>Поточний ремонт сходів середньої загальноосвітньої школи №62 м. Львова за адресою м. Львів, пр. Свободи, 16</t>
+  </si>
+  <si>
+    <t>Поточний ремонт фасаду та даху адміністративно- побутової будівлі (контора робочих) в парку імені Івана Франка, м. Львів, вул.Листопадового Чину,1</t>
+  </si>
+  <si>
+    <t>«Поточний ремонт кабінету фізики середньої загальноосвітньої школи I-III ступенів № 50 м. Львова на вул. Комаринця, 2» (ДК 021:2015- 45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщень за адресою: с. Гряда, вул. Шевченка, 38</t>
+  </si>
+  <si>
+    <t>Додаткові послуги по об'єкту: "Поточний ремонт приміщень I поверху за адресою м. Львів, вул. Ф. Ліста, 5. Додаткові роботи"</t>
+  </si>
+  <si>
+    <t>"Поточний ремонт приміщень II поверху за адресою м. Львів, вул. Ф. Ліста, 5 (Завершальні роботи)"</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту в їдальні середньої загальноосвітньої школи І-ІІІ ст. №49 м. Львова</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт приміщень Ліцею №75 імені Лесі Українки ЛМР</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення харчоблоку у СЗШ № 73 м. Львова за адресою: 79035, м. Львів, вул. Дністерська, 5 за ДК 021:2015 : 45450000-6 Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ркмонту загального туалету 2-го поверху навчального корпусута заміна стояка системи каналізації та водопостачання 1-го та 2-го поверху навчального корпусу на вул. Городоцькій 195, м. Львова</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту по заміні дверей в навчальному корпусі на вул. Городоцькій,195 м. Львова</t>
+  </si>
+  <si>
+    <t>Поточний ремонт по заміні вікон на енергозберігаючі в навчальному корпусі на вул. Кульчіцької, 2  м. Львова</t>
+  </si>
+  <si>
+    <t>Послуга з поточного ремонту санвузла та підлоги приміщень школи</t>
+  </si>
+  <si>
+    <t>Поточний ремонт санвузлів з влаштуванням
+сантехнічних перегородок у ЗДО (ясла-садок) №167 ЛМР, що знаходиться за адресою: м. Львів,
+вул. Масарика, 7</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщень ЛУГГ ім.О.Степанів</t>
+  </si>
+  <si>
+    <t>Розробка проєктно- кошторисної документації по об’єкту: «Реставрація фасадів житлового будинку-пам'ятки архітектури місцевого значення на просп. Свободи, 24 у м. Львові, охоронний № 5272-Лв»</t>
+  </si>
+  <si>
+    <t>«Поточний ремонт двох класних приміщень (1 поверху та 3 поверху крила початкової школи) Ліцею №66 Львівської міської ради по вул.Науковій,92 м. Львова» ДК 021:2015 45450000-6 – Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт аварійних сходів середньої загальноосвітньої школи І-ІІІ ступенів №91 м. Львова за адресою: м. Львів, вул. Варшавська, 58, Коригування. (ДК 021:2015 – 45453000-7 Капітальний ремонт та реставрація)</t>
+  </si>
+  <si>
+    <t>"Капітальний ремонт спортивного залу у будівлі середня загальноосвітня школа I-III ступенів №91 м. Львова за адресою: м. Львів, вул. Варшавська, 58"  (ДК 021:2015: 45453000-7 — Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту стін та інженерних мереж приміщення в Малехівській гімназії Львівської міської ради</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту санвузла в ЦДІОТ Залізничного району м. Львова за адресою: м. Львів, вул. Чернівецька, 4</t>
+  </si>
+  <si>
+    <t>Поточний ремонт фоє Ліцею № 28 Львівської міської ради за адресою: м. Львів, вул. Тютюнників, 2 (Код ДК 021:2015: 45450000-6 — Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>«Поточний ремонт приміщень Початкової школи  «Малюк» Львівської міської ради по вул. Володимира Великого, 41А у м. Львові. ДК 021:2015 45450000-6 Інші завершальні будівельні роботи»</t>
+  </si>
+  <si>
+    <t>Поточний ремонт витяжної системи харчоблоку Початкової школи  "Малюк" Львівської міської ради по вул. Володимира Великого, 41А у м.Львові ДК 021:2015 45450000-6 — Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту ванних кімнат у приміщенні ДБСТ за адресою: м. Львів, вул. І. Мечникова, 16Г.</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту внутрішнього приміщення (спортивного залу) у Ліцеї №38 Львівської міської ради, що знаходиться за адресою: 79069, м. Львів, вул. Порічкова, 4а</t>
+  </si>
+  <si>
+    <t>послуги з поточного ремонту кабінету мистецтва середньої загальноосвітньої школи №95 за адресою: Львів, вул.Кавалерідзе, 15</t>
+  </si>
+  <si>
+    <t>«Капітальний ремонт спортивного  майданчика за адресою: вул.Любінська, 93 у м.Львові. Коригування» (ДК 021:2015: 45453000-7 Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт холу їдальні ВПУ №29 м. Львова по вул. Шевченка, 116</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту санвузлів №901-906 на 9-ому поверсі гуртожитку ВПУ №29 м. Львова за адресою: м. Львів, вул. Єрошенка, 20</t>
+  </si>
+  <si>
+    <t>Поточний ремонт приміщення приймальної ВПУ №29 м. Львова, адреса: м. Львів, вул. Шевченка, 116</t>
+  </si>
+  <si>
+    <t>поточний ремонту санвузла у ліцеї №46 ім. В’ячеслава  Чорновола Львівської міської ради за адресою: м. Львів, вул. Наукова, 90</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт приміщень у ліцеї №46 ім. В. Чорновола Львівської міської ради за адресою: м. Львів, вул. Наукова, 90</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт приміщень Підбірцівського ліцею Львівської міської ради за адресою  с.Підбірці, вул.Просвіти, 12</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту 3-х приміщень кабінетів у Ліцеї № 8 Львівської міської ради по вулиці  Підвальній, 2</t>
+  </si>
+  <si>
+    <t>Поточний ремонт системи холодного водопостачання в Львівській гімназії «Євшан» на вул. Любінська, 93А у м. Львові (заходи з усунення аварійної ситуації)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Послуги з поточного ремонту кабінету трудового навчання (технологій) під номером 014 в СЗШ № 65 по вул. Роксоляни, 35 у м. Львові ДК 021:2015 45450000-6 інші завершальні будівельні роботи»
+</t>
+  </si>
+  <si>
+    <t>Послуги  з поточного ремонту  навчальних приміщень з заміною вікон та дверей на об’єкті:Середня загальноосвітня школа №65 м.Львова за адресою:79052, м.Львів,вул.Роксоляни,35 «ДК 021:2015 45450000-6:Інші завершальні будівельні роботи»</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту  підлоги їдальні та харчоблоку у СЗШ №9, що знаходиться за адресою: м. Львів, вул. Коперника, 40 (ДК 021:2015:
+(CPV) 45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт  кабінету музики у СЗШ №9, що знаходиться за адресою: м. Львів, вул. Коперника, 40  (ДК 021:2015: (CPV)  45450000-6 Інші завершальні будівельні роботи)  (далі –  послуга)</t>
+  </si>
+  <si>
+    <t>«Капітальний ремонт приміщень середньої загальноосвітньої школи №9 за адресою: м. Львів, вул. Коперника, 40» (Код ДК 021:2015 - 45453000-7 Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт корпусів 1,2 та 3 будівлі початкової школи «Школа радості» Львівської міської ради за адресою м. Львів, вул. Івана
+Пулюя, 10 45450000-6 Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>послуги з поточного ремонту  приміщення ЗОШ "Берегиня"  м. Львова, ( кабінет учительської)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту окремих приміщень Музично-меморіального музею Соломії Крушельницької у Львові</t>
+  </si>
+  <si>
+    <t>«Капітальний ремонт благоустрою території Початкової школи “Світанок” Львівської міської ради на вул. С. Петлюри, 43 а у м. Львові» (код ДК 45453000-7 — Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>45450000-6 Інші завершальні будівельні роботи</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту в учительській середньої загальноосвітньої школи № 33 м. Львова</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту в туалеті Середньої загальноосвітньої школи № 33</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт вхідної групи з облпштуванням доступності маломобільних груп населення в будівлі початкової школи "Дзвіночок" Львівської міської ради за адресою: м.Львів, вул. Юрія Руфа, 31</t>
+  </si>
+  <si>
+    <t>Облаштування інклюзивного вхідного вузла Навчальної майстерні з ремонту автомобілів швидкої допомоги за адресою м. Львів, вул. І. Миколайчука, 9 (ДК 021:2015: 45450000-6 — Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту стелі</t>
+  </si>
+  <si>
+    <t>Поточний ремонт із влаштуванням бетонної підлоги</t>
+  </si>
+  <si>
+    <t>«Капітальний ремонт установи дитячо-юнацьких та молодіжних клубів Залізничного району Львівської міської територіальної громади (вул. Роксоляни, 24)»</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт котельні за адресою: м. Львів, вул. Б. Хмельницького, 50а (коригування)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт покрівлі навчального корпусу ЗДО №37 за адресою: вул. Княгині Ольги, 59а, м. Львів</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщень Закладу дошкільної освіти (ясла-садок) №2 Львівської міської ради за адресою: 79032, м. Львів, вул. Широка, 78 (ДК 021:2015:45450000-6 - Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщень кабінетів №204 та №206  Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради на пл. Данила Галицького, 4 у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщення тактильної кімнати в закладі дошкільної освіти (ясла-садок) комбінованого типу "Пізнайко" Львівської міської ради за адресою: м. Львів, вул. Кос-Анатольського будинок 8</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту з встановленням сантехнічних перегородок в приміщеннях санвузлів закладу дошкільної освіти (ясла-садок) № 52 комбінованого типу Львівської міської ради на вул. Пасічній, буд.94 у м. Львові (ДК 021:2015 - 45450000-7: Столярні та теслярні роботи)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт експозиційних площ Музею Міста, пл. Ринок 1</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт покрівлі даху спортивного залу, актового залу в побутовому корпусі ДНЗ "Львівське ВППУ" у м. Львів по вул. Зеленій 151А</t>
+  </si>
+  <si>
+    <t>Проектно-кошторисні роботи в частині складання кошторисної документації на обєкті "Капітальний ремонт Народного дому Білогорща"</t>
+  </si>
+  <si>
+    <t>Ремонт та технічне обслуговування системи водопостачання в Міському Народному домі Білогорща</t>
+  </si>
+  <si>
+    <t>«Капітальний ремонт фасаду (термомодернізація) будівлі головного корпусу КНП "1 територіальне медичне об'єднання м. Львова" на вул. І. Миколайчука, 9»</t>
+  </si>
+  <si>
+    <t>ДК 021:2015:45450000-6 Інші завершальні будівельні роботи. (Послуги з поточного ремонту приміщення по вул. Ген. Тарнавського, 104-Б у м. Львові).</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту в приміщенні  ігрової  кімнати в закладі дошкільної освіти (ясла-садок)№147 Львівської міської ради за адресою: 79069 , м.Львів, вул Шевченка 380</t>
+  </si>
+  <si>
+    <t>Послуги  з поточного  ремонту в приміщеннях закладу дошкльної освіти (ясла-садок)№147 ЛМР</t>
+  </si>
+  <si>
+    <t>Поточний ремонт класу в ЛХШ ім. О. Новаківського за адресою: 79026 по вулиці Галицької Армії, 1 а у м. Львові</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту приміщень 5-го поверху Центру соціальної підтримки осіб з числа дітей-сиріт та дітей, позбавлених батьківського піклування і внутрішньо переміщених осіб за адресою: м.Львів, вул.Угорська,2</t>
+  </si>
+  <si>
+    <t>«Реставрація з переплануванням частини нежитлових приміщень та з пристосуванням для потреб МГН (із встановленням ліфта) під культурний центр у пам'ятці архітектури місцевого значення – чиншовій кам'яниці купців Людвіка Штадтмюллера і Кароля Чуджака на вул. Князя Романа, 6 у м. Львові 
+( Роботи з будівельного підряду)</t>
+  </si>
+  <si>
+    <t>Поточний ремонту кабінету зберігання луків в Комунальному закладі "Спеціалізована дитячо-юнацька спортивна школа олімпійського резерву "Електрон" імені Богдана Кокота"</t>
+  </si>
+  <si>
+    <t>Поточний ремонт санвузла у будівлі Львівської музичної школи №8</t>
+  </si>
+  <si>
+    <t>Поточний ремонт припливно-витяжної системи вентиляції у приміщенні кухні (гарячий цех) закладу дошкільної освіти (ясла-садок) комбінованого типу «Барвінок» Львівської міської ради, що знаходиться за адресою: 79032, м. Львів, вул. Шафарика, 15</t>
+  </si>
+  <si>
+    <t>Виготовлення та встановлення віконних та/або дверних конструкцій з дерева</t>
+  </si>
+  <si>
+    <t>Поточний ремонт кабінетів поліклінічного відділення № 3 у КНП "6-а міська поліклініка м. Львова", що знаходиться на вул. Римлянина, 2 у м. Львові</t>
+  </si>
+  <si>
+    <t>"Капітальний ремонт внутрішніх приміщень у КНП "6-а міська поліклініка м. Львова", що знаходиться на вул. Римлянина, 2 у м. Львові" ДК 021:2015 : 45453000-7 Капітальний ремонт і реставрація</t>
+  </si>
+  <si>
+    <t>45450000-6 Інші завершальні будівельні роботи («Послуги з поточного ремонту сходової клітки поліклінічного відділення №1 КНП «6-а міська поліклініка м.Львова» на вул.Медової Печери, 1»)</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт приміщень актового залу для облаштування клінічної лабораторії КНП «4-а міська поліклініка м. Львова» по пр. Червоної Калини, 68</t>
+  </si>
+  <si>
+    <t>додаткові роботи на об'єкті: «Капітальний ремонт приміщень восьмого поверху відділення променевої діагностики та центру здоров'я жінки КНП «4-а міська поліклініка м. Львова» по пр. Червоної Калини, 68. Коригування.»</t>
+  </si>
+  <si>
+    <t>«Поточний ремонт приміщень першого поверху та холу по пр. Червоної калини, 68 м. Львова» Коригування.</t>
+  </si>
+  <si>
+    <t>Поточний ремонт 4-поверху поліклініки літера  А-8, приміщення 246- 259, на пр.Червоної Калини  68  в м.Львові</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт вхідної групи з метою забезпечення доступності для маломобільних груп населення в КНП «4-а міська поліклініка м. Львова місто Львів, проспект Червоної Калини, будинок 68</t>
+  </si>
+  <si>
+    <t>45450000-6 Інші завершальні будівельні роботи («Поточний ремонт внутрішніх приміщень будівлі за адресою: місто Львів, вулиця Виговського, будинок 41»)</t>
+  </si>
+  <si>
+    <t>«Капітальний ремонт приміщень вхідної групи та частини приміщень 1-го поверху блоку Б КНП "5 МКП м.Львова". Коригування. (ДК 021:2015: 45453000-7 — Капітальний ремонт і реставрація)</t>
+  </si>
+  <si>
+    <t>Поточний ремонт внутрішніх приміщень будівлі за адресою: місто Львів, вулиця Повітряна будинок 99</t>
+  </si>
+  <si>
+    <t>Додаткові роботи на об'єкті: Капітальний ремонт вхідної групи та частини приміщень 1-го поверху КНП "3-я МП м. Львова" на вул. Повітряній,99. Коригування</t>
+  </si>
+  <si>
+    <t>Поточний ремонт внутрішніх приміщень будівлі за адресою :місто Львів, вулиця Симоненка,4 (код за ДК 021:2015:45450000-6 Інші завершальні будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Роботи з "Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Пасічна, 175/121 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Роботи з "Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Володимира Великого, 63/398 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Роботи з "Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Моршинська, 12/2 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Роботи з "Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.І.Величковського, 14/89 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Роботи з "Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Дж.Вашингтона, 5/36  (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Роботи з "Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Пасічна, 175/11 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Роботи з "Облаштування елементами доступності для осіб з інвалідністю у кріслах колісних: м.Львів, вул.Наукова,26 /22 (характер робіт - реконструкція)</t>
+  </si>
+  <si>
+    <t>Роботи з експертного обстеження пасажирського ліфта для визначення технічного стану та об"єму капітального ремонту в м.Львові вул.Вагонна, 7</t>
+  </si>
+  <si>
+    <t>Роботи з експертного обстеження пасажирського ліфта для визначення технічного стану та об"єму капітального ремонту в м.Львові вул.В.Великого, 63, 11 -під'їзд</t>
+  </si>
+  <si>
+    <t>Роботи з експертного обстеження пасажирського ліфта для визначення технічного стану та об"єму капітального ремонту в м.Львові вул.Симоненка, 13, 1 -під'їзд</t>
+  </si>
+  <si>
+    <t>Ремонт плати ПУ-3 №3.299.04.20</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт покрівлі ЦТП за адресою : м.Львів, вул. Хоткевича, 14А.</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт покрівлі ЦТП за адресою : м.Львів, вул. Довженка, 7А.</t>
+  </si>
+  <si>
+    <t>Капітальний ремонт покрівлі ЦТП за адресою : м.Львів, вул. Ант.-Давидовича, 10А.</t>
+  </si>
+  <si>
+    <t>Послуги поточного ремонту з ліквідації аварійної ситуації системи каналізації в СЗШ №62 за адресою м. Львів вул. Театральна, 15 (ДК 021:2015: (CPV) 45000000-7 - Будівельні роботи та поточний ремонт)</t>
+  </si>
+  <si>
+    <t>постлуги поточного ремонту приміщення</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту ринв даху</t>
+  </si>
+  <si>
+    <t>Демонтажні роботи (поточний ремонт) з демонтажу огорожі, воріт та шлагбаума по вул. Антонича у м. Львів</t>
+  </si>
+  <si>
+    <t>Послуги з поточного ремонту</t>
+  </si>
+  <si>
+    <t>Модернізація з заміною ліфтового обладнання пасажирського ліфта для осіб з інвалідністю та інших маломобільних груп населення в житловому будинку №29 (блок Б правий) на вулиці А. Лінкольна у м. Львові</t>
+  </si>
+  <si>
+    <t>Модернізація з заміною ліфтового обладнання пасажирського ліфта для осіб з інвалідністю та інших маломобільних груп населення в житловому будинку №45 (під’їзд ІІІ) на вулиці А. Лінкольна у м. Львові</t>
+  </si>
+  <si>
+    <t>Модернізація з заміною ліфтового обладнання пасажирського ліфта для осіб з інвалідністю та інших маломобільних груп населення в житловому будинку №27 (під’їзд IV) на вулиці Патона у м. Львові</t>
+  </si>
+  <si>
+    <t>Модернізація з заміною ліфтового обладнання пасажирського ліфта для осіб з інвалідністю та інших маломобільних груп населення в житловому будинку №78 (під’їзд V) на вулиці Стрийська у м. Львові</t>
+  </si>
+  <si>
+    <t>1 999 898,86</t>
+  </si>
+  <si>
+    <t>3 090 033,60</t>
+  </si>
+  <si>
+    <t>150 972,70</t>
+  </si>
+  <si>
+    <t>197 869,31</t>
+  </si>
+  <si>
+    <t>190 708,40</t>
+  </si>
+  <si>
+    <t>35 812,00</t>
+  </si>
+  <si>
+    <t>299 982,00</t>
+  </si>
+  <si>
+    <t>92 279,66</t>
+  </si>
+  <si>
+    <t>65 787,13</t>
+  </si>
+  <si>
+    <t>28 428,74</t>
+  </si>
+  <si>
+    <t>2 046 870,00</t>
+  </si>
+  <si>
+    <t>1 893 525,87</t>
+  </si>
+  <si>
+    <t>980 093,00</t>
+  </si>
+  <si>
+    <t>492 742,80</t>
+  </si>
+  <si>
+    <t>251 226,00</t>
+  </si>
+  <si>
+    <t>736 980,00</t>
+  </si>
+  <si>
+    <t>490 606,80</t>
+  </si>
+  <si>
+    <t>493 497,60</t>
+  </si>
+  <si>
+    <t>869 460,00</t>
+  </si>
+  <si>
+    <t>273 680,40</t>
+  </si>
+  <si>
+    <t>744 531,60</t>
+  </si>
+  <si>
+    <t>655 349,05</t>
+  </si>
+  <si>
+    <t>230 757,00</t>
+  </si>
+  <si>
+    <t>345 497,26</t>
+  </si>
+  <si>
+    <t>488 914,00</t>
+  </si>
+  <si>
+    <t>525 847,50</t>
+  </si>
+  <si>
+    <t>3 539 127,00</t>
+  </si>
+  <si>
+    <t>1 222 536,66</t>
+  </si>
+  <si>
+    <t>440 094,00</t>
+  </si>
+  <si>
+    <t>389 895,00</t>
+  </si>
+  <si>
+    <t>391 655,00</t>
+  </si>
+  <si>
+    <t>535 338,00</t>
+  </si>
+  <si>
+    <t>251 327,45</t>
+  </si>
+  <si>
+    <t>854 169,00</t>
+  </si>
+  <si>
+    <t>4 915 939,37</t>
+  </si>
+  <si>
+    <t>436 569,37</t>
+  </si>
+  <si>
+    <t>350 000,00</t>
+  </si>
+  <si>
+    <t>2 557 463,91</t>
+  </si>
+  <si>
+    <t>2 810 455,47</t>
+  </si>
+  <si>
+    <t>111 772,00</t>
+  </si>
+  <si>
+    <t>540 000,00</t>
+  </si>
+  <si>
+    <t>199 020,17</t>
+  </si>
+  <si>
+    <t>199 996,99</t>
+  </si>
+  <si>
+    <t>27 386 245,17</t>
+  </si>
+  <si>
+    <t>502 014,56</t>
+  </si>
+  <si>
+    <t>1 148 058,00</t>
+  </si>
+  <si>
+    <t>134 514,38</t>
+  </si>
+  <si>
+    <t>133 280,17</t>
+  </si>
+  <si>
+    <t>3 797 014,66</t>
+  </si>
+  <si>
+    <t>4 405 804,80</t>
+  </si>
+  <si>
+    <t>2 227 287,60</t>
+  </si>
+  <si>
+    <t>20 697 439,20</t>
+  </si>
+  <si>
+    <t>1 141 382,72</t>
+  </si>
+  <si>
+    <t>10 417 343,00</t>
+  </si>
+  <si>
+    <t>52 983 687,60</t>
+  </si>
+  <si>
+    <t>10 399 530,00</t>
+  </si>
+  <si>
+    <t>10 823 874,00</t>
+  </si>
+  <si>
+    <t>4 476 618,00</t>
+  </si>
+  <si>
+    <t>959 221,20</t>
+  </si>
+  <si>
+    <t>1 600 000,00</t>
+  </si>
+  <si>
+    <t>3 136 802,40</t>
+  </si>
+  <si>
+    <t>9 305 150,40</t>
+  </si>
+  <si>
+    <t>147 328,14</t>
+  </si>
+  <si>
+    <t>254 200 000,00</t>
+  </si>
+  <si>
+    <t>69 500 000,00</t>
+  </si>
+  <si>
+    <t>11 470 117,20</t>
+  </si>
+  <si>
+    <t>497 552,66</t>
+  </si>
+  <si>
+    <t>798 964,37</t>
+  </si>
+  <si>
+    <t>249 735,00</t>
+  </si>
+  <si>
+    <t>399 247,00</t>
+  </si>
+  <si>
+    <t>2 032 665,83</t>
+  </si>
+  <si>
+    <t>180 512,42</t>
+  </si>
+  <si>
+    <t>162 362,00</t>
+  </si>
+  <si>
+    <t>82 758,00</t>
+  </si>
+  <si>
+    <t>295 993,29</t>
+  </si>
+  <si>
+    <t>199 000,00</t>
+  </si>
+  <si>
+    <t>1 227 126,00</t>
+  </si>
+  <si>
+    <t>1 471 507,20</t>
+  </si>
+  <si>
+    <t>189 999,99</t>
+  </si>
+  <si>
+    <t>418 170,00</t>
+  </si>
+  <si>
+    <t>1 070 459,68</t>
+  </si>
+  <si>
+    <t>7 733 585,00</t>
+  </si>
+  <si>
+    <t>5 259 280,80</t>
+  </si>
+  <si>
+    <t>149 788,52</t>
+  </si>
+  <si>
+    <t>186 181,83</t>
+  </si>
+  <si>
+    <t>181 884,24</t>
+  </si>
+  <si>
+    <t>39 399 877,20</t>
+  </si>
+  <si>
+    <t>183 000,00</t>
+  </si>
+  <si>
+    <t>166 119,00</t>
+  </si>
+  <si>
+    <t>149 907,00</t>
+  </si>
+  <si>
+    <t>199 912,00</t>
+  </si>
+  <si>
+    <t>328 588,00</t>
+  </si>
+  <si>
+    <t>1 745 582,87</t>
+  </si>
+  <si>
+    <t>235 806,60</t>
+  </si>
+  <si>
+    <t>659 117,30</t>
+  </si>
+  <si>
+    <t>4 413 277,00</t>
+  </si>
+  <si>
+    <t>93 800,00</t>
+  </si>
+  <si>
+    <t>652 086,00</t>
+  </si>
+  <si>
+    <t>197 238,88</t>
+  </si>
+  <si>
+    <t>959 758,60</t>
+  </si>
+  <si>
+    <t>482 070,04</t>
+  </si>
+  <si>
+    <t>1 102 000,00</t>
+  </si>
+  <si>
+    <t>149 788,00</t>
+  </si>
+  <si>
+    <t>1 800 000,00</t>
+  </si>
+  <si>
+    <t>5 480 000,00</t>
+  </si>
+  <si>
+    <t>146 300,40</t>
+  </si>
+  <si>
+    <t>764 622,00</t>
+  </si>
+  <si>
+    <t>4 045,00</t>
+  </si>
+  <si>
+    <t>7 856,00</t>
+  </si>
+  <si>
+    <t>5 999,00</t>
+  </si>
+  <si>
+    <t>1 442 700,00</t>
+  </si>
+  <si>
+    <t>88 973,00</t>
+  </si>
+  <si>
+    <t>199 482,00</t>
+  </si>
+  <si>
+    <t>197 011,98</t>
+  </si>
+  <si>
+    <t>7 695 317,00</t>
+  </si>
+  <si>
+    <t>157 847,00</t>
+  </si>
+  <si>
+    <t>758 990,00</t>
+  </si>
+  <si>
+    <t>282 200,00</t>
+  </si>
+  <si>
+    <t>159 553,00</t>
+  </si>
+  <si>
+    <t>199 442,06</t>
+  </si>
+  <si>
+    <t>60 640,00</t>
+  </si>
+  <si>
+    <t>729 999,31</t>
+  </si>
+  <si>
+    <t>98 000,00</t>
+  </si>
+  <si>
+    <t>191 025,60</t>
+  </si>
+  <si>
+    <t>199 920,00</t>
+  </si>
+  <si>
+    <t>1 460 073,60</t>
+  </si>
+  <si>
+    <t>2 694 996,00</t>
+  </si>
+  <si>
+    <t>1 499 835,00</t>
+  </si>
+  <si>
+    <t>196 661,00</t>
+  </si>
+  <si>
+    <t>1 083 506,00</t>
+  </si>
+  <si>
+    <t>199 954,28</t>
+  </si>
+  <si>
+    <t>128 065,00</t>
+  </si>
+  <si>
+    <t>168 745,50</t>
+  </si>
+  <si>
+    <t>99 225,00</t>
+  </si>
+  <si>
+    <t>188 142,00</t>
+  </si>
+  <si>
+    <t>149 912,00</t>
+  </si>
+  <si>
+    <t>168 010,00</t>
+  </si>
+  <si>
+    <t>76 910,74</t>
+  </si>
+  <si>
+    <t>13 337,42</t>
+  </si>
+  <si>
+    <t>15 000,00</t>
+  </si>
+  <si>
+    <t>409 875,36</t>
+  </si>
+  <si>
+    <t>55 000,00</t>
+  </si>
+  <si>
+    <t>199 999,00</t>
+  </si>
+  <si>
+    <t>166 531,00</t>
+  </si>
+  <si>
+    <t>199 837,62</t>
+  </si>
+  <si>
+    <t>477 782,00</t>
+  </si>
+  <si>
+    <t>171 431,23</t>
+  </si>
+  <si>
+    <t>729 490,00</t>
+  </si>
+  <si>
+    <t>168 374,36</t>
+  </si>
+  <si>
+    <t>395 009,11</t>
+  </si>
+  <si>
+    <t>195 867,00</t>
+  </si>
+  <si>
+    <t>435 997,00</t>
+  </si>
+  <si>
+    <t>864 225,00</t>
+  </si>
+  <si>
+    <t>280 946,00</t>
+  </si>
+  <si>
+    <t>392 355,00</t>
+  </si>
+  <si>
+    <t>97 867,74</t>
+  </si>
+  <si>
+    <t>1 446 968,40</t>
+  </si>
+  <si>
+    <t>648 982,00</t>
+  </si>
+  <si>
+    <t>18 900,00</t>
+  </si>
+  <si>
+    <t>472 043,57</t>
+  </si>
+  <si>
+    <t>529 758,00</t>
+  </si>
+  <si>
+    <t>428 788,00</t>
+  </si>
+  <si>
+    <t>31 491,28</t>
+  </si>
+  <si>
+    <t>30 358,00</t>
+  </si>
+  <si>
+    <t>524 927,00</t>
+  </si>
+  <si>
+    <t>202 033,00</t>
+  </si>
+  <si>
+    <t>69 949,00</t>
+  </si>
+  <si>
+    <t>199 626,84</t>
+  </si>
+  <si>
+    <t>187 581,00</t>
+  </si>
+  <si>
+    <t>199 291,77</t>
+  </si>
+  <si>
+    <t>549 869,98</t>
+  </si>
+  <si>
+    <t>19 047,00</t>
+  </si>
+  <si>
+    <t>602 160,00</t>
+  </si>
+  <si>
+    <t>516 830,00</t>
+  </si>
+  <si>
+    <t>466 075,00</t>
+  </si>
+  <si>
+    <t>182 752,00</t>
+  </si>
+  <si>
+    <t>5 348 581,40</t>
+  </si>
+  <si>
+    <t>199 969,00</t>
+  </si>
+  <si>
+    <t>377 866,60</t>
+  </si>
+  <si>
+    <t>196 829,00</t>
+  </si>
+  <si>
+    <t>61 041,32</t>
+  </si>
+  <si>
+    <t>875 700,00</t>
+  </si>
+  <si>
+    <t>198 035,72</t>
+  </si>
+  <si>
+    <t>80 571,00</t>
+  </si>
+  <si>
+    <t>193 810,00</t>
+  </si>
+  <si>
+    <t>199 846,99</t>
+  </si>
+  <si>
+    <t>185 961,59</t>
+  </si>
+  <si>
+    <t>199 643,61</t>
+  </si>
+  <si>
+    <t>422 235,00</t>
+  </si>
+  <si>
+    <t>499 200,00</t>
+  </si>
+  <si>
+    <t>181 603,60</t>
+  </si>
+  <si>
+    <t>47 908,19</t>
+  </si>
+  <si>
+    <t>199 740,00</t>
+  </si>
+  <si>
+    <t>313 828,00</t>
+  </si>
+  <si>
+    <t>986 383,00</t>
+  </si>
+  <si>
+    <t>1 491 601,33</t>
+  </si>
+  <si>
+    <t>78 766,00</t>
+  </si>
+  <si>
+    <t>10 998 310,00</t>
+  </si>
+  <si>
+    <t>349 000,00</t>
+  </si>
+  <si>
+    <t>663 570,00</t>
+  </si>
+  <si>
+    <t>197 186,99</t>
+  </si>
+  <si>
+    <t>72 630,00</t>
+  </si>
+  <si>
+    <t>169 013,00</t>
+  </si>
+  <si>
+    <t>87 973,96</t>
+  </si>
+  <si>
+    <t>222 723,60</t>
+  </si>
+  <si>
+    <t>281 932,19</t>
+  </si>
+  <si>
+    <t>295 704,28</t>
+  </si>
+  <si>
+    <t>296 179,64</t>
+  </si>
+  <si>
+    <t>971 108,60</t>
+  </si>
+  <si>
+    <t>33 099,60</t>
+  </si>
+  <si>
+    <t>752 642,26</t>
+  </si>
+  <si>
+    <t>1 145 404,00</t>
+  </si>
+  <si>
+    <t>51 100,80</t>
+  </si>
+  <si>
+    <t>199 835,00</t>
+  </si>
+  <si>
+    <t>497 324,00</t>
+  </si>
+  <si>
+    <t>126 247,00</t>
+  </si>
+  <si>
+    <t>105 975,25</t>
+  </si>
+  <si>
+    <t>195 062,53</t>
+  </si>
+  <si>
+    <t>199 842,21</t>
+  </si>
+  <si>
+    <t>199 479,35</t>
+  </si>
+  <si>
+    <t>189 181,82</t>
+  </si>
+  <si>
+    <t>1 493 148,42</t>
+  </si>
+  <si>
+    <t>6 461 180,83</t>
+  </si>
+  <si>
+    <t>1 442 825,42</t>
+  </si>
+  <si>
+    <t>1 296 167,00</t>
+  </si>
+  <si>
+    <t>2 219 928,00</t>
+  </si>
+  <si>
+    <t>148 863,82</t>
+  </si>
+  <si>
+    <t>199 101,56</t>
+  </si>
+  <si>
+    <t>782 202,50</t>
+  </si>
+  <si>
+    <t>742 302,00</t>
+  </si>
+  <si>
+    <t>685 953,89</t>
+  </si>
+  <si>
+    <t>169 395,00</t>
+  </si>
+  <si>
+    <t>814 854,00</t>
+  </si>
+  <si>
+    <t>2 223 072,00</t>
+  </si>
+  <si>
+    <t>19 220,07</t>
+  </si>
+  <si>
+    <t>1 433 534,40</t>
+  </si>
+  <si>
+    <t>500 000,00</t>
+  </si>
+  <si>
+    <t>91 350,00</t>
+  </si>
+  <si>
+    <t>66 000,00</t>
+  </si>
+  <si>
+    <t>164 140,00</t>
+  </si>
+  <si>
+    <t>198 318,35</t>
+  </si>
+  <si>
+    <t>106 725,04</t>
+  </si>
+  <si>
+    <t>166 581,00</t>
+  </si>
+  <si>
+    <t>236 100,00</t>
+  </si>
+  <si>
+    <t>324 711,71</t>
+  </si>
+  <si>
+    <t>1 218 847,20</t>
+  </si>
+  <si>
+    <t>3 368 689,00</t>
+  </si>
+  <si>
+    <t>199 132,80</t>
+  </si>
+  <si>
+    <t>890 792,00</t>
+  </si>
+  <si>
+    <t>335 102,82</t>
+  </si>
+  <si>
+    <t>186 207,34</t>
+  </si>
+  <si>
+    <t>199 347,00</t>
+  </si>
+  <si>
+    <t>731 270,67</t>
+  </si>
+  <si>
+    <t>198 003,23</t>
+  </si>
+  <si>
+    <t>12 177 093,60</t>
+  </si>
+  <si>
+    <t>139 507,45</t>
+  </si>
+  <si>
+    <t>191 142,30</t>
+  </si>
+  <si>
+    <t>31 712,77</t>
+  </si>
+  <si>
+    <t>667 176,00</t>
+  </si>
+  <si>
+    <t>1 452 478,00</t>
+  </si>
+  <si>
+    <t>475 539,00</t>
+  </si>
+  <si>
+    <t>199 975,44</t>
+  </si>
+  <si>
+    <t>104 749,27</t>
+  </si>
+  <si>
+    <t>685 195,00</t>
+  </si>
+  <si>
+    <t>199 980,00</t>
+  </si>
+  <si>
+    <t>597 073,52</t>
+  </si>
+  <si>
+    <t>459 940,33</t>
+  </si>
+  <si>
+    <t>1 447 624,00</t>
+  </si>
+  <si>
+    <t>195 378,00</t>
+  </si>
+  <si>
+    <t>199 931,00</t>
+  </si>
+  <si>
+    <t>199 789,00</t>
+  </si>
+  <si>
+    <t>5 680 000,00</t>
+  </si>
+  <si>
+    <t>194 568,04</t>
+  </si>
+  <si>
+    <t>75 806,95</t>
+  </si>
+  <si>
+    <t>35 043,94</t>
+  </si>
+  <si>
+    <t>89 006,22</t>
+  </si>
+  <si>
+    <t>1 417 628,00</t>
+  </si>
+  <si>
+    <t>10 200,00</t>
+  </si>
+  <si>
+    <t>119 604,47</t>
+  </si>
+  <si>
+    <t>14 122 911,00</t>
+  </si>
+  <si>
+    <t>731 703,60</t>
+  </si>
+  <si>
+    <t>185 000,00</t>
+  </si>
+  <si>
+    <t>461 689,00</t>
+  </si>
+  <si>
+    <t>197 763,00</t>
+  </si>
+  <si>
+    <t>194 381,87</t>
+  </si>
+  <si>
+    <t>199 356,00</t>
+  </si>
+  <si>
+    <t>199 854,87</t>
+  </si>
+  <si>
+    <t>192 968,40</t>
+  </si>
+  <si>
+    <t>1 346 908,00</t>
+  </si>
+  <si>
+    <t>44 990,00</t>
+  </si>
+  <si>
+    <t>14 000,00</t>
+  </si>
+  <si>
+    <t>136 760 413,20</t>
+  </si>
+  <si>
+    <t>199 673,14</t>
+  </si>
+  <si>
+    <t>166 665,00</t>
+  </si>
+  <si>
+    <t>197 872,00</t>
+  </si>
+  <si>
+    <t>1 202 833,33</t>
+  </si>
+  <si>
+    <t>199 925,00</t>
+  </si>
+  <si>
+    <t>199 994,00</t>
+  </si>
+  <si>
+    <t>263 809,09</t>
+  </si>
+  <si>
+    <t>90 562,38</t>
+  </si>
+  <si>
+    <t>197 014,00</t>
+  </si>
+  <si>
+    <t>1 140 174,00</t>
+  </si>
+  <si>
+    <t>3 902 284,40</t>
+  </si>
+  <si>
+    <t>6 619 238,00</t>
+  </si>
+  <si>
+    <t>8 170 484,40</t>
+  </si>
+  <si>
+    <t>2 967 815,00</t>
+  </si>
+  <si>
+    <t>5 628 652,00</t>
+  </si>
+  <si>
+    <t>2 427 289,20</t>
+  </si>
+  <si>
+    <t>1 052 959,00</t>
+  </si>
+  <si>
+    <t>7 212 731,00</t>
+  </si>
+  <si>
+    <t>1 423 915,20</t>
+  </si>
+  <si>
+    <t>4 224 788,40</t>
+  </si>
+  <si>
+    <t>1 293 497,00</t>
+  </si>
+  <si>
+    <t>550 563,60</t>
+  </si>
+  <si>
+    <t>7 950,00</t>
+  </si>
+  <si>
+    <t>3 100,00</t>
+  </si>
+  <si>
+    <t>1 471 882,58</t>
+  </si>
+  <si>
+    <t>1 478 846,21</t>
+  </si>
+  <si>
+    <t>1 344 260,90</t>
+  </si>
+  <si>
+    <t>6 696,56</t>
+  </si>
+  <si>
+    <t>99 650,40</t>
+  </si>
+  <si>
+    <t>199 975,20</t>
+  </si>
+  <si>
+    <t>144 737,00</t>
+  </si>
+  <si>
+    <t>85 701,00</t>
+  </si>
+  <si>
+    <t>3 075 990,80</t>
+  </si>
+  <si>
+    <t>3 084 334,00</t>
+  </si>
+  <si>
+    <t>3 080 537,20</t>
+  </si>
+  <si>
+    <t>3 200 949,80</t>
+  </si>
+  <si>
+    <t>45453000-7 Капітальний ремонт і реставрація</t>
+  </si>
+  <si>
+    <t>45454000-4 Реконструкція</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-23-013669-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-28-009224-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-19-007444-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-05-004306-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-24-012440-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-10-013265-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-05-009876-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-05-002954-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-04-004131-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-23-012292-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-31-005932-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-18-009235-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-19-008722-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-26-003976-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-26-006755-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-26-007564-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-26-004956-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-26-005648-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-25-007987-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-25-008133-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-25-010377-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-25-011356-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-013004-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-013152-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-013311-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-013381-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-013447-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-013474-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-013521-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-003063-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-004563-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-23-005407-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-22-012337-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-19-009686-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-31-006844-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-14-006089-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-22-009967-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-27-011300-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-11-007059-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-08-010634-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-17-011118-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-21-011389-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-27-006555-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-27-007810-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-27-004094-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-003930-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-07-002303-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-20-003505-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-18-014099-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-12-010811-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-20-011425-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-16-011885-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-15-008643-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-06-006932-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-13-007673-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-16-004033-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-29-006657-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-19-009884-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-22-005357-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-01-27-008264-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-23-002176-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-23-004195-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-20-004469-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-16-002141-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-22-007020-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-06-013417-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-30-002367-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-13-011651-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-06-009639-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-06-006071-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-15-011079-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-05-014096-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-03-009658-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-14-011103-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-17-006048-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-19-004541-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-20-004972-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-19-009805-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-06-011903-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-23-008786-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-18-003801-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-08-003314-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-10-007623-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-20-011322-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-15-010005-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-21-001189-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-02-000149-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-25-009068-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-23-002663-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-17-011857-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-18-013879-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-18-013840-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-06-009424-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-31-008529-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-10-003689-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-03-012038-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-21-001948-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-07-005596-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-01-009227-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-10-009025-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-09-006173-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-06-013190-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-21-008211-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-16-007745-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-27-009037-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-06-010869-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-03-006287-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-18-010673-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-19-007949-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-02-009344-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-26-013051-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-04-005109-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-02-013716-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-26-000559-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-14-006287-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-23-011444-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-25-014676-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-12-000017-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-11-006193-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-24-011125-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-13-011631-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-29-009212-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-17-001316-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-17-002113-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-17-002638-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-21-011408-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-04-003461-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-05-008507-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-09-006262-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-24-013575-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-22-015516-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-27-011383-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-05-011580-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-06-003326-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-11-013578-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-29-012150-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-25-010615-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-25-004949-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-01-005436-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-30-011252-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-11-005341-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-22-011498-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-10-014155-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-18-007531-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-08-013347-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-11-003541-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-04-007825-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-04-008410-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-29-010786-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-21-009668-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-06-010895-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-03-005714-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-13-006383-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-07-007194-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-07-007908-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-30-010507-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-24-005351-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-10-010677-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-07-005752-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-23-010887-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-10-007739-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-15-011683-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-17-014162-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-16-007426-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-23-005437-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-18-004127-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-01-012081-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-27-000208-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-23-012609-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-02-009602-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-05-002574-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-27-008397-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-15-008096-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-15-004184-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-24-003784-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-03-011178-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-30-002998-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-02-000398-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-06-010806-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-03-014353-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-11-003870-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-06-011004-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-27-008198-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-01-006338-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-25-014571-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-22-013460-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-08-003259-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-30-007474-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-18-004547-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-03-014142-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-28-010894-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-07-015263-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-19-011534-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-31-008089-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-006764-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-08-001367-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-10-008515-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-16-001766-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-08-012110-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-10-003568-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-10-014068-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-07-003363-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-05-009084-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-17-008468-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-27-010531-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-29-004206-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-13-008199-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-10-012400-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-02-011953-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-15-010411-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-22-003684-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-29-001202-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-22-004906-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-13-005619-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-14-005755-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-07-007144-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-11-006077-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-15-010461-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-12-002625-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-20-012443-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-11-002762-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-14-007238-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-13-008240-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-04-010719-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-15-012319-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-01-29-009716-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-13-005334-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-14-010442-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-22-010152-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-25-010589-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-20-012245-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-20-012891-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-20-014891-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-30-011902-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-18-006248-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-03-011825-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-30-003674-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-11-016286-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-12-014435-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-16-010028-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-11-005755-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-03-004263-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-18-011139-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-10-003107-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-30-005661-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-21-012226-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-19-005553-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-06-009539-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-08-011815-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-08-010478-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-07-011633-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-18-004850-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-18-004880-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-14-011807-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-30-010992-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-21-013733-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-22-005136-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-18-014465-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-19-007281-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-25-011688-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-04-011904-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-05-012713-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-26-011974-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-27-005390-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-05-007832-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-07-000039-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-21-012228-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-02-006421-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-23-007184-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-21-011746-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-18-005808-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-23-012740-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-11-014085-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-20-011968-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-11-012110-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-27-014670-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-08-011321-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-12-015215-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-12-012965-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-04-012646-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-01-013779-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-06-015251-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-21-012215-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-23-012336-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-18-010844-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-08-000023-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-29-004546-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-25-013465-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-07-009042-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-08-006407-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-13-011618-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-07-014327-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-11-003937-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-08-03-002698-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-010879-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-21-011299-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-15-007121-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-11-007803-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-23-011993-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-27-011470-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-30-011715-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-24-005347-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-12-002390-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-04-003326-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-30-013349-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-03-006189-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-30-010280-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-02-004710-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-09-006095-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-03-015009-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-16-005208-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-24-007388-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-08-001525-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-21-004431-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-07-011187-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-10-003744-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-02-010902-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-03-004866-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-01-010215-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-03-014292-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-12-013497-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-26-000434-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-26-000712-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-29-003280-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-20-005255-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-20-012805-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-09-008904-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-22-012435-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-11-003921-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-30-012461-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-02-013985-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-23-012486-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-02-27-008897-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-03-12-002655-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-26-008927-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-26-000611-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-26-000742-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-25-000276-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-25-000471-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-25-000560-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-25-000691-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-07-002429-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-06-008565-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-05-06-010175-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-24-013457-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-23-007158-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-23-007394-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-23-007780-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-21-004748-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-24-005381-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-25-010980-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-04-20-011865-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-07-06-000551-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-19-011831-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-19-011731-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-19-011513-a</t>
+  </si>
+  <si>
+    <t>https://prozorro.gov.ua/tender/UA-2026-06-19-011118-a</t>
+  </si>
+  <si>
+    <t>Львівське комунальне підприємство “Шляхово-ремонтне підприємство Галицького району”</t>
+  </si>
+  <si>
+    <t>Львівське комунальне підприємство "Шляхово-ремонтне підприємство Залізничного району"</t>
+  </si>
+  <si>
+    <t>ФОП Рекрутів Зеновій Панькович</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ТЕХЕКСБУД"</t>
+  </si>
+  <si>
+    <t>Фізична особа - підприємець Стасів Іванна Маркіянівна</t>
+  </si>
+  <si>
+    <t>ФОП Жуковський Василь Михайлович</t>
+  </si>
+  <si>
+    <t>Фізична особа-підприємець ЦИГАНОК ІРИНА ВОЛОДИМИРІВНА</t>
+  </si>
+  <si>
+    <t>ФОП "Гаваль Ганна Олександрівна"</t>
+  </si>
+  <si>
+    <t>ТОВ "УНІКАР-АВТО"</t>
+  </si>
+  <si>
+    <t>ФОП Кулікова Світлана Михайлівна</t>
+  </si>
+  <si>
+    <t>ФІЗИЧНА ОСОБА-ПІДПРИЄМЕЦЬ КОРЧИНСЬКИЙ ВОЛОДИМИР ІВАНОВИЧ</t>
+  </si>
+  <si>
+    <t>ПРИВАТНЕ ПІДПРИЄМСТВО "БУДІВЕЛЬНА КОМПАНІЯ "ІНВЕСТБУД"</t>
+  </si>
+  <si>
+    <t>Фізична особа-підприємець Сулим Зеновій Ярославович</t>
+  </si>
+  <si>
+    <t>ФОП Кокотко Ярослав Іванович</t>
+  </si>
+  <si>
+    <t>Товариство з Обмеженою Відповідальністю "Стріт Комфорт"</t>
+  </si>
+  <si>
+    <t>ФЕДИНА ВАСИЛЬ ІВАНОВИЧ</t>
+  </si>
+  <si>
+    <t>ФОП Кравчишин Андрій Михайлович</t>
+  </si>
+  <si>
+    <t>Фізична особа-підприємець Новосад Василь Олександрович</t>
+  </si>
+  <si>
+    <t>Приватне підприємство "Компанія Рембуд"</t>
+  </si>
+  <si>
+    <t>ФОП Кравчишин Ярослава Ярославівна</t>
+  </si>
+  <si>
+    <t>ТзОВ "ОМС БУД"</t>
+  </si>
+  <si>
+    <t>ФОП Витрикуш І.Р.</t>
+  </si>
+  <si>
+    <t>ФОП Павлій Віталій Васильович</t>
+  </si>
+  <si>
+    <t>ТОВ ЗАХІДБУД ТОРГІНВЕСТ</t>
+  </si>
+  <si>
+    <t>Дочірнє підприємство "Львівенергоком" ПАТ "Львівобленерго"</t>
+  </si>
+  <si>
+    <t>ФОП "КОЛОШВА ВАСИЛЬ ПЕТРОВИЧ"</t>
+  </si>
+  <si>
+    <t>Товариство з обмеженою відповідальністю "Будівельна компанія "Юкесон Груп"</t>
+  </si>
+  <si>
+    <t>ТОВ "ВІФА "ПРОЕКТ-БУД"</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЛЕОЕНЕРДЖІ"</t>
+  </si>
+  <si>
+    <t>ТОВ "ОНУР КОНСТРУКЦІОН ІНТЕРНЕШНЛ"</t>
+  </si>
+  <si>
+    <t>ТОВ "ВЕЛЬТ КАПІТАЛ"</t>
+  </si>
+  <si>
+    <t>ТОВ ТІМ-БУД</t>
+  </si>
+  <si>
+    <t>Товариство з обмеженою відповідальністю "Сервіскотломонтаж-Львів"</t>
+  </si>
+  <si>
+    <t>КОНСОРЦІУМ "ТЕХЕКСПЕРТ ІНЖИНІРИНГ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЖИТЛОІНВЕСТБУД - ЛВ"</t>
+  </si>
+  <si>
+    <t>ТОВ ГАЛИЧ-БК</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «КОМФОРТ ІМПЕРІАЛ»</t>
+  </si>
+  <si>
+    <t>Львівське комунальне підприємство "Південне"</t>
+  </si>
+  <si>
+    <t>ПРИВАТНЕ ПІДПРИЄМСТВО "СПЕЦІАЛІЗОВАНА РЕМОНТНО-БУДІВЕЛЬНА КОМПАНІЯ "ПОРТАЛ"</t>
+  </si>
+  <si>
+    <t>ФОП Бордун Роман Нестерович</t>
+  </si>
+  <si>
+    <t>ФОП Каландяк Денис Андрійович</t>
+  </si>
+  <si>
+    <t>ПРИВАТНЕ ПІДПРИЄМСТВО "ГАЛІНТЕРТРЕЙД"</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ СІТІ ЛІФТ</t>
+  </si>
+  <si>
+    <t>ПП "ЛЕС"</t>
+  </si>
+  <si>
+    <t>ТОВ "Воланс Констракшн"</t>
+  </si>
+  <si>
+    <t>ФОП КАС'ЯНЕНКО НАЗАРІЙ ВОЛОДИМИРОВИЧ</t>
+  </si>
+  <si>
+    <t>ТОВ "ТЕХНІЧНА КОМПАНІЯ"</t>
+  </si>
+  <si>
+    <t>ФОП Манько Юрій Іванович</t>
+  </si>
+  <si>
+    <t>ФОП Міщук О.В.</t>
+  </si>
+  <si>
+    <t>Фізична особа-підприємець Юрга Іван Богданович</t>
+  </si>
+  <si>
+    <t>ФОП "ЧУРЕВИЧ ОЛЕГ ВЛАДИСЛАВОВИЧ"</t>
+  </si>
+  <si>
+    <t>Фізична особа-підприємець Білик Ігор Ігорович</t>
+  </si>
+  <si>
+    <t>Фізична особа підприємець Ханас Роман Володимирович</t>
+  </si>
+  <si>
+    <t>ТОВ "Західатомбудсервіс"</t>
+  </si>
+  <si>
+    <t>Фізична особа підприємецт Галай Данило Іванович</t>
+  </si>
+  <si>
+    <t>ФОП Бутитер Андрій Романович</t>
+  </si>
+  <si>
+    <t>ПП "Арт-Модуль"</t>
+  </si>
+  <si>
+    <t>ФОП Михайлов Олексій Вікторович</t>
+  </si>
+  <si>
+    <t>ФОП Злупко Микола Степанович</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ТЕРМОПЛАСТ БУД"</t>
+  </si>
+  <si>
+    <t>ПРИВАТНЕ ПІДПРИЄМСТВО " МІДАС БУД "</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ТОРГОВО-ПРОМИСЛОВА КОМПАНІЯ "БУДСПОРТ"</t>
+  </si>
+  <si>
+    <t>ФОП "Медвідь Михайло Семенович"</t>
+  </si>
+  <si>
+    <t>ТзОВ "Неостар Груп"</t>
+  </si>
+  <si>
+    <t>ФОП ЛОБАЙ РОМАН РОМАНОВИЧ</t>
+  </si>
+  <si>
+    <t>ПП "Техно Інвест Проектбуд"</t>
+  </si>
+  <si>
+    <t>Товариство з обмеженою відповідальністю «БУД-СКАЙ»</t>
+  </si>
+  <si>
+    <t>ФОП Кокунін Юрій Олександрович</t>
+  </si>
+  <si>
+    <t>ПП "Лайтбуд"</t>
+  </si>
+  <si>
+    <t>ФОП Клуб Іван Степанович</t>
+  </si>
+  <si>
+    <t>ПП "Р.О.М.Б."</t>
+  </si>
+  <si>
+    <t>Ковальчик Ірина Володимирівна</t>
+  </si>
+  <si>
+    <t>ПП "Альфабудсервіс"</t>
+  </si>
+  <si>
+    <t>ТОВ “РОКСІС ГРУП”</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ДУБІК"</t>
+  </si>
+  <si>
+    <t>ФОП "РЕКРУТІВ НАТАЛІЯ ЄВГЕНІВНА"</t>
+  </si>
+  <si>
+    <t>Фізична особа-підприємець Солук Оксана Романівна</t>
+  </si>
+  <si>
+    <t>ФОП "Трубін Олег Вікторович"</t>
+  </si>
+  <si>
+    <t>ТОВ "ПРАНА ПЛАТІНУМ</t>
+  </si>
+  <si>
+    <t>ЛЬВІВСЬКЕ КОМУНАЛЬНЕ РЕМОНТНО-АВАРІЙНЕ ПІДПРИЄМСТВО (ЛК РАП)</t>
+  </si>
+  <si>
+    <t>Фізична особа-підприємець Пюрик Марія Володимирівна</t>
+  </si>
+  <si>
+    <t>ТОВ ЕНЕРГОЕКОБУД</t>
+  </si>
+  <si>
+    <t>ФОП "КУВІК БОГДАН ОЛЕКСІЙОВИЧ"</t>
+  </si>
+  <si>
+    <t>Мале Приватне Підприємство "Мета"</t>
+  </si>
+  <si>
+    <t>ТОВ УНІКАР</t>
+  </si>
+  <si>
+    <t>Приватне підприємство «Терміт»</t>
+  </si>
+  <si>
+    <t>ТОВ "ЛЬВІВСЬКИЙ АКЦЕНТ"</t>
+  </si>
+  <si>
+    <t>ФОП Бекас Роман Дмитрович</t>
+  </si>
+  <si>
+    <t>ФОП Ваків Роман Андрійович</t>
+  </si>
+  <si>
+    <t>ФОП Галик Василь Богданович</t>
+  </si>
+  <si>
+    <t>Товариство з обмеженою відповідальністю "Еталон-Ком"</t>
+  </si>
+  <si>
+    <t>ФОП «Хома Володимир Романович»</t>
+  </si>
+  <si>
+    <t>ТзОВ "Західпостачання-2020"</t>
+  </si>
+  <si>
+    <t>Топій Тетяна Іванівна</t>
+  </si>
+  <si>
+    <t>ФОП Панчишин Є.М.</t>
+  </si>
+  <si>
+    <t>Фізична особа-підприємець Барна Вікторія Володимирівна</t>
+  </si>
+  <si>
+    <t>ПРИВАТНЕ ПІДПРИЄМСТВО "БЕКАС-БУД"</t>
+  </si>
+  <si>
+    <t>ФОП Луць В.Г.</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЕКОБУДСТИЛЬ"</t>
+  </si>
+  <si>
+    <t>ЛКП Старий Львів</t>
+  </si>
+  <si>
+    <t>ФОП "ІВАСЕЧКО ІВАН БОГДАНОВИЧ"</t>
+  </si>
+  <si>
+    <t>ФОП "Карпенко Юлія Олегівна"</t>
+  </si>
+  <si>
+    <t>ФОП Довганюк В.В.</t>
+  </si>
+  <si>
+    <t>ТзОВ "КОМФОРТ КОНСТРАКТ"</t>
+  </si>
+  <si>
+    <t>ФОП Пелюх Роман Ігорович</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "СВІТ МОНТАЖУ"</t>
+  </si>
+  <si>
+    <t>ФОП ОСЕРЕДЧУК ІГОР МИХАЙЛОВИЧ</t>
+  </si>
+  <si>
+    <t>ФОП Хомин С.О.</t>
+  </si>
+  <si>
+    <t>ТОВ "МЕТРУМ ГРУП"</t>
+  </si>
+  <si>
+    <t>ФОП Козій Ліля Іванівна</t>
+  </si>
+  <si>
+    <t>ЛЬВІВСЬКЕ КОМУНАЛЬНЕ ПІДПРИЄМСТВО "БЮРО СПАДЩИНИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРАЙМ СТОУН БУД"</t>
+  </si>
+  <si>
+    <t>ТОВ "БК ТМ ГРУП"</t>
+  </si>
+  <si>
+    <t>ФОП СЕХ РОМАН ІГОРОВИЧ</t>
+  </si>
+  <si>
+    <t>Приватне підприємство "Промстильсервіс"</t>
+  </si>
+  <si>
+    <t>ФОП СИДІР ВАСИЛЬ ЛЮБОМИРОВИЧ</t>
+  </si>
+  <si>
+    <t>ФОП САЛО ЮРІЙ ВАСИЛЬОВИЧ</t>
+  </si>
+  <si>
+    <t>ФОП Турек С. Й.</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ “ПАРК ЕНЕРГО”</t>
+  </si>
+  <si>
+    <t>ФОП Захарчук Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>ФОП Зінчук А.Т.</t>
+  </si>
+  <si>
+    <t>ФОП Сембратович Мирослав Іванович</t>
+  </si>
+  <si>
+    <t>ФОП ДАЧИШИН СЕРГІЙ РОМАНОВИЧ</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ БУДМАКСКАПРЕМОНТ</t>
+  </si>
+  <si>
+    <t>ФОП Лавро Ірина Михайлівна</t>
+  </si>
+  <si>
+    <t>ФОП Куліковська З.Р.</t>
+  </si>
+  <si>
+    <t>ФОП Хома Р.В.</t>
+  </si>
+  <si>
+    <t>ТОВ Креативна фабрика Вікторія</t>
+  </si>
+  <si>
+    <t>ДП Екран-Вікносвіт</t>
+  </si>
+  <si>
+    <t>ФОП Бурий Степан Степанович</t>
+  </si>
+  <si>
+    <t>ПП ЗАХІДБУД-ПЛЮС</t>
+  </si>
+  <si>
+    <t>ПП "ФОРМІКА І К"</t>
+  </si>
+  <si>
+    <t>ФОП Тицейко Іван Михайлович</t>
+  </si>
+  <si>
+    <t>ФОП ДУБРОВНИЙ ОЛЕГ МИХАЙЛОВИЧ</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ТЕП КЕПІТАЛ»</t>
+  </si>
+  <si>
+    <t>ДУДА ІГОР ІВАНОВИЧ</t>
+  </si>
+  <si>
+    <t>ТОВ "Чорне Море Плюс"</t>
+  </si>
+  <si>
+    <t>Львівське комунальне підприємство "Львівсвітло"</t>
+  </si>
+  <si>
+    <t>2986515354</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ТІМ БІЛДЕР ЗАХІД"</t>
+  </si>
+  <si>
+    <t>ГЕВКО ВОЛОДИМИР БОГДАНОВИЧ</t>
+  </si>
+  <si>
+    <t>3 086 710,80</t>
+  </si>
+  <si>
+    <t>298 976,00</t>
+  </si>
+  <si>
+    <t>92 015,00</t>
+  </si>
+  <si>
+    <t>2 039 052,33</t>
+  </si>
+  <si>
+    <t>1 892 343,44</t>
+  </si>
+  <si>
+    <t>978 132,55</t>
+  </si>
+  <si>
+    <t>654 317,64</t>
+  </si>
+  <si>
+    <t>525 843,34</t>
+  </si>
+  <si>
+    <t>1 159 870,00</t>
+  </si>
+  <si>
+    <t>347 446,59</t>
+  </si>
+  <si>
+    <t>503 820,91</t>
+  </si>
+  <si>
+    <t>4 364 807,53</t>
+  </si>
+  <si>
+    <t>1 912 396,80</t>
+  </si>
+  <si>
+    <t>20 573 328,30</t>
+  </si>
+  <si>
+    <t>12 438 567,07</t>
+  </si>
+  <si>
+    <t>52 900 242,03</t>
+  </si>
+  <si>
+    <t>12 987 592,80</t>
+  </si>
+  <si>
+    <t>4 474 491,60</t>
+  </si>
+  <si>
+    <t>1 599 061,20</t>
+  </si>
+  <si>
+    <t>796 906,86</t>
+  </si>
+  <si>
+    <t>298 800,00</t>
+  </si>
+  <si>
+    <t>299 000,00</t>
+  </si>
+  <si>
+    <t>2 436 048,00</t>
+  </si>
+  <si>
+    <t>1 022 000,00</t>
+  </si>
+  <si>
+    <t>1 226 000,00</t>
+  </si>
+  <si>
+    <t>7 732 141,20</t>
+  </si>
+  <si>
+    <t>5 259 276,96</t>
+  </si>
+  <si>
+    <t>37 048 500,00</t>
+  </si>
+  <si>
+    <t>4 410 000,00</t>
+  </si>
+  <si>
+    <t>599 129,00</t>
+  </si>
+  <si>
+    <t>1 790 071,60</t>
+  </si>
+  <si>
+    <t>5 475 290,40</t>
+  </si>
+  <si>
+    <t>758 044,00</t>
+  </si>
+  <si>
+    <t>7 499 423,89</t>
+  </si>
+  <si>
+    <t>281 117,00</t>
+  </si>
+  <si>
+    <t>729 994,48</t>
+  </si>
+  <si>
+    <t>1 494 820,00</t>
+  </si>
+  <si>
+    <t>954 944,00</t>
+  </si>
+  <si>
+    <t>47 300,00</t>
+  </si>
+  <si>
+    <t>662 518,90</t>
+  </si>
+  <si>
+    <t>393 593,14</t>
+  </si>
+  <si>
+    <t>433 815,30</t>
+  </si>
+  <si>
+    <t>864 220,90</t>
+  </si>
+  <si>
+    <t>392 171,00</t>
+  </si>
+  <si>
+    <t>645 185,00</t>
+  </si>
+  <si>
+    <t>444 384,92</t>
+  </si>
+  <si>
+    <t>467 227,25</t>
+  </si>
+  <si>
+    <t>418 439,00</t>
+  </si>
+  <si>
+    <t>524 383,00</t>
+  </si>
+  <si>
+    <t>195 545,00</t>
+  </si>
+  <si>
+    <t>517 538,05</t>
+  </si>
+  <si>
+    <t>5 296 730,40</t>
+  </si>
+  <si>
+    <t>377 452,35</t>
+  </si>
+  <si>
+    <t>475 000,00</t>
+  </si>
+  <si>
+    <t>13 194 456,00</t>
+  </si>
+  <si>
+    <t>348 978,50</t>
+  </si>
+  <si>
+    <t>72 000,00</t>
+  </si>
+  <si>
+    <t>970 694,40</t>
+  </si>
+  <si>
+    <t>496 430,00</t>
+  </si>
+  <si>
+    <t>1 485 916,75</t>
+  </si>
+  <si>
+    <t>6 428 531,89</t>
+  </si>
+  <si>
+    <t>2 002 750,00</t>
+  </si>
+  <si>
+    <t>867 616,27</t>
+  </si>
+  <si>
+    <t>685 950,21</t>
+  </si>
+  <si>
+    <t>2 213 596,80</t>
+  </si>
+  <si>
+    <t>319 965,19</t>
+  </si>
+  <si>
+    <t>3 302 611,20</t>
+  </si>
+  <si>
+    <t>816 546,44</t>
+  </si>
+  <si>
+    <t>402 123,38</t>
+  </si>
+  <si>
+    <t>729 901,00</t>
+  </si>
+  <si>
+    <t>12 167 002,80</t>
+  </si>
+  <si>
+    <t>576 024,00</t>
+  </si>
+  <si>
+    <t>684 000,00</t>
+  </si>
+  <si>
+    <t>596 709,91</t>
+  </si>
+  <si>
+    <t>456 895,78</t>
+  </si>
+  <si>
+    <t>5 563 736,65</t>
+  </si>
+  <si>
+    <t>14 105 554,80</t>
+  </si>
+  <si>
+    <t>666 700,00</t>
+  </si>
+  <si>
+    <t>392 233,00</t>
+  </si>
+  <si>
+    <t>131 800 000,00</t>
+  </si>
+  <si>
+    <t>3 901 432,80</t>
+  </si>
+  <si>
+    <t>6 250 000,00</t>
+  </si>
+  <si>
+    <t>2 903 815,00</t>
+  </si>
+  <si>
+    <t>5 611 252,80</t>
+  </si>
+  <si>
+    <t>2 335 418,00</t>
+  </si>
+  <si>
+    <t>1 050 547,00</t>
+  </si>
+  <si>
+    <t>7 211 924,29</t>
+  </si>
+  <si>
+    <t>1 410 220,80</t>
+  </si>
+  <si>
+    <t>1 199 000,00</t>
+  </si>
+  <si>
+    <t>3 073 490,00</t>
+  </si>
+  <si>
+    <t>3 081 834,00</t>
+  </si>
+  <si>
+    <t>3 078 037,00</t>
+  </si>
+  <si>
+    <t>3 198 450,00</t>
+  </si>
+  <si>
+    <t>36-590ТЛ</t>
+  </si>
+  <si>
+    <t>36-739ТЛ</t>
+  </si>
+  <si>
+    <t>104/05/2026</t>
+  </si>
+  <si>
+    <t>103/05/2026</t>
+  </si>
+  <si>
+    <t>2233/04</t>
+  </si>
+  <si>
+    <t>08/06</t>
+  </si>
+  <si>
+    <t>22/06/26</t>
+  </si>
+  <si>
+    <t>28/05/26</t>
+  </si>
+  <si>
+    <t>2007-2026</t>
+  </si>
+  <si>
+    <t>2107-2026</t>
+  </si>
+  <si>
+    <t>20/08-Т</t>
+  </si>
+  <si>
+    <t>13/04-Т</t>
+  </si>
+  <si>
+    <t>8/06</t>
+  </si>
+  <si>
+    <t>225-А</t>
+  </si>
+  <si>
+    <t>231-А</t>
+  </si>
+  <si>
+    <t>222-А</t>
+  </si>
+  <si>
+    <t>219-А</t>
+  </si>
+  <si>
+    <t>227-А</t>
+  </si>
+  <si>
+    <t>215-А</t>
+  </si>
+  <si>
+    <t>206-А</t>
+  </si>
+  <si>
+    <t>224-А</t>
+  </si>
+  <si>
+    <t>217-А</t>
+  </si>
+  <si>
+    <t>216-А</t>
+  </si>
+  <si>
+    <t>220-А</t>
+  </si>
+  <si>
+    <t>218-А</t>
+  </si>
+  <si>
+    <t>230-А</t>
+  </si>
+  <si>
+    <t>229-А</t>
+  </si>
+  <si>
+    <t>228-А</t>
+  </si>
+  <si>
+    <t>223-А</t>
+  </si>
+  <si>
+    <t>205-А</t>
+  </si>
+  <si>
+    <t>214-А</t>
+  </si>
+  <si>
+    <t>200-А</t>
+  </si>
+  <si>
+    <t>207-А</t>
+  </si>
+  <si>
+    <t>208-А</t>
+  </si>
+  <si>
+    <t>К-44</t>
+  </si>
+  <si>
+    <t>16/36</t>
+  </si>
+  <si>
+    <t>16/07</t>
+  </si>
+  <si>
+    <t>12/08</t>
+  </si>
+  <si>
+    <t>28/05</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>13/57</t>
+  </si>
+  <si>
+    <t>11/45</t>
+  </si>
+  <si>
+    <t>10/45</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>88-ЛВ</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>55-ЛВ</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>0-22</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>ЛВ 29/05</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>лв 12/26</t>
+  </si>
+  <si>
+    <t>993-к</t>
+  </si>
+  <si>
+    <t>№05-26-208 від 19.05.26 р.</t>
+  </si>
+  <si>
+    <t>№05-26</t>
+  </si>
+  <si>
+    <t>№04-26-141 від 02.04.2026 р.</t>
+  </si>
+  <si>
+    <t>№03-26-130 від 19.03.2026 р.</t>
+  </si>
+  <si>
+    <t>№976-к від 13.03.2026 р.</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>4-вт</t>
+  </si>
+  <si>
+    <t>18/26</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>5372</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>26/03/19-2</t>
+  </si>
+  <si>
+    <t>01/08/26</t>
+  </si>
+  <si>
+    <t>7-090226</t>
+  </si>
+  <si>
+    <t>13-02/26</t>
+  </si>
+  <si>
+    <t>014/2026</t>
+  </si>
+  <si>
+    <t>24-ТВОРИ</t>
+  </si>
+  <si>
+    <t>21-УРБАН</t>
+  </si>
+  <si>
+    <t>44-ТВОРИ</t>
+  </si>
+  <si>
+    <t>22-ТВОРИ</t>
+  </si>
+  <si>
+    <t>21/26</t>
+  </si>
+  <si>
+    <t>7/26</t>
+  </si>
+  <si>
+    <t>10/07-1</t>
+  </si>
+  <si>
+    <t>14/38</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>1 Зл</t>
+  </si>
+  <si>
+    <t>14/05</t>
+  </si>
+  <si>
+    <t>39/2026</t>
+  </si>
+  <si>
+    <t>55/2026</t>
+  </si>
+  <si>
+    <t>17-Р1</t>
+  </si>
+  <si>
+    <t>17-АЗ</t>
+  </si>
+  <si>
+    <t>17-КП</t>
+  </si>
+  <si>
+    <t>1-20082026</t>
+  </si>
+  <si>
+    <t>26/06/16</t>
+  </si>
+  <si>
+    <t>02/06</t>
+  </si>
+  <si>
+    <t>197-011</t>
+  </si>
+  <si>
+    <t>7499</t>
+  </si>
+  <si>
+    <t>20/04/26</t>
+  </si>
+  <si>
+    <t>21-08/26</t>
+  </si>
+  <si>
+    <t>01-ПР</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>26/02/20</t>
+  </si>
+  <si>
+    <t>1-пр/26</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>09/06-57Л</t>
+  </si>
+  <si>
+    <t>32-120526</t>
+  </si>
+  <si>
+    <t>204/07</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>01/07/26</t>
+  </si>
+  <si>
+    <t>6Б/2026</t>
+  </si>
+  <si>
+    <t>100/04/2026</t>
+  </si>
+  <si>
+    <t>96/04/2026</t>
+  </si>
+  <si>
+    <t>5Б/2026</t>
+  </si>
+  <si>
+    <t>4Б/2026</t>
+  </si>
+  <si>
+    <t>3Б/2026</t>
+  </si>
+  <si>
+    <t>8Б/2026</t>
+  </si>
+  <si>
+    <t>11Б/2026</t>
+  </si>
+  <si>
+    <t>10Б/2026</t>
+  </si>
+  <si>
+    <t>26/08/03</t>
+  </si>
+  <si>
+    <t>2Б/2026</t>
+  </si>
+  <si>
+    <t>1/26</t>
+  </si>
+  <si>
+    <t>26/05/22-4</t>
+  </si>
+  <si>
+    <t>9Б/2026</t>
+  </si>
+  <si>
+    <t>1Б/2026</t>
+  </si>
+  <si>
+    <t>7Б/2026</t>
+  </si>
+  <si>
+    <t>115/26</t>
+  </si>
+  <si>
+    <t>26/04/23</t>
+  </si>
+  <si>
+    <t>07-05</t>
+  </si>
+  <si>
+    <t>ПР-07/2026</t>
+  </si>
+  <si>
+    <t>6-26</t>
+  </si>
+  <si>
+    <t>14/07</t>
+  </si>
+  <si>
+    <t>68-110826</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>110526-03</t>
+  </si>
+  <si>
+    <t>30/05</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>27/02/26</t>
+  </si>
+  <si>
+    <t>010526СВ</t>
+  </si>
+  <si>
+    <t>ЛХЛ/24-2026</t>
+  </si>
+  <si>
+    <t>ЛХЛ-2/07/26</t>
+  </si>
+  <si>
+    <t>99/04/2026</t>
+  </si>
+  <si>
+    <t>38/Х</t>
+  </si>
+  <si>
+    <t>32/Х</t>
+  </si>
+  <si>
+    <t>14/Х</t>
+  </si>
+  <si>
+    <t>24/07</t>
+  </si>
+  <si>
+    <t>02/07</t>
+  </si>
+  <si>
+    <t>1-120126</t>
+  </si>
+  <si>
+    <t>190/04</t>
+  </si>
+  <si>
+    <t>90в/26</t>
+  </si>
+  <si>
+    <t>005/2026</t>
+  </si>
+  <si>
+    <t>10/04</t>
+  </si>
+  <si>
+    <t>105/06/2026</t>
+  </si>
+  <si>
+    <t>102/05/2026</t>
+  </si>
+  <si>
+    <t>8/26</t>
+  </si>
+  <si>
+    <t>89/12/2025</t>
+  </si>
+  <si>
+    <t>07-07-26/1</t>
+  </si>
+  <si>
+    <t>14/26</t>
+  </si>
+  <si>
+    <t>1808/26</t>
+  </si>
+  <si>
+    <t>201/05</t>
+  </si>
+  <si>
+    <t>188/03</t>
+  </si>
+  <si>
+    <t>187/03</t>
+  </si>
+  <si>
+    <t>26/05/26</t>
+  </si>
+  <si>
+    <t>39-230626</t>
+  </si>
+  <si>
+    <t>22-04/26</t>
+  </si>
+  <si>
+    <t>07|26</t>
+  </si>
+  <si>
+    <t>15/06/26</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>189/04</t>
+  </si>
+  <si>
+    <t>4545/26</t>
+  </si>
+  <si>
+    <t>№1</t>
+  </si>
+  <si>
+    <t>68\9-2026</t>
+  </si>
+  <si>
+    <t>26/05/07</t>
+  </si>
+  <si>
+    <t>1Б/26</t>
+  </si>
+  <si>
+    <t>2АВ/26</t>
+  </si>
+  <si>
+    <t>1КР/26</t>
+  </si>
+  <si>
+    <t>3КР/26</t>
+  </si>
+  <si>
+    <t>2КР/26</t>
+  </si>
+  <si>
+    <t>ПР07</t>
+  </si>
+  <si>
+    <t>978-к</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>1805-ВЛ</t>
+  </si>
+  <si>
+    <t>01/2026</t>
+  </si>
+  <si>
+    <t>08/2026</t>
+  </si>
+  <si>
+    <t>02/03-1</t>
+  </si>
+  <si>
+    <t>18/06-1</t>
+  </si>
+  <si>
+    <t>15/07</t>
+  </si>
+  <si>
+    <t>4/33-97</t>
+  </si>
+  <si>
+    <t>1/квх</t>
+  </si>
+  <si>
+    <t>26/07/14-3</t>
+  </si>
+  <si>
+    <t>07/08/26</t>
+  </si>
+  <si>
+    <t>01/16</t>
+  </si>
+  <si>
+    <t>16/26</t>
+  </si>
+  <si>
+    <t>2603/70-26</t>
+  </si>
+  <si>
+    <t>2603/68-26</t>
+  </si>
+  <si>
+    <t>26/08/13</t>
+  </si>
+  <si>
+    <t>№2/06/2026</t>
+  </si>
+  <si>
+    <t>№6/26</t>
+  </si>
+  <si>
+    <t>№2/26</t>
+  </si>
+  <si>
+    <t>108/07/2026</t>
+  </si>
+  <si>
+    <t>0002КІ/2026</t>
+  </si>
+  <si>
+    <t>19/08</t>
+  </si>
+  <si>
+    <t>С24ПКД2026</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>03/06</t>
+  </si>
+  <si>
+    <t>31/07</t>
+  </si>
+  <si>
+    <t>021/2026</t>
+  </si>
+  <si>
+    <t>№04/08</t>
+  </si>
+  <si>
+    <t>ВТ-2026/32-26</t>
+  </si>
+  <si>
+    <t>28-26</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>11/05-1</t>
+  </si>
+  <si>
+    <t>11/03</t>
+  </si>
+  <si>
+    <t>17/06</t>
+  </si>
+  <si>
+    <t>03/07</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>04/06</t>
+  </si>
+  <si>
+    <t>0405/26</t>
+  </si>
+  <si>
+    <t>ВТ-2026/63</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>1 Б/Н</t>
+  </si>
+  <si>
+    <t>29/06</t>
+  </si>
+  <si>
+    <t>25/03</t>
+  </si>
+  <si>
+    <t>1-КВ</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>12/05</t>
+  </si>
+  <si>
+    <t>07/04</t>
+  </si>
+  <si>
+    <t>10/03</t>
+  </si>
+  <si>
+    <t>1/08</t>
+  </si>
+  <si>
+    <t>22.06/26-БД</t>
+  </si>
+  <si>
+    <t>04/05-2026</t>
+  </si>
+  <si>
+    <t>№0004КІ/2026</t>
+  </si>
+  <si>
+    <t>008861-а</t>
+  </si>
+  <si>
+    <t>45-134</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>8/Х</t>
+  </si>
+  <si>
+    <t>101/04/2026</t>
+  </si>
+  <si>
+    <t>98/04/2026</t>
+  </si>
+  <si>
+    <t>106/06/2026</t>
+  </si>
+  <si>
+    <t>310326/2</t>
+  </si>
+  <si>
+    <t>1427</t>
+  </si>
+  <si>
+    <t>06/04/26</t>
+  </si>
+  <si>
+    <t>1/2026</t>
+  </si>
+  <si>
+    <t>№16-07/26</t>
+  </si>
+  <si>
+    <t>37-200626</t>
+  </si>
+  <si>
+    <t>018/2026</t>
+  </si>
+  <si>
+    <t>1/7-26</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>27/06/26</t>
+  </si>
+  <si>
+    <t>26/06/15-2</t>
+  </si>
+  <si>
+    <t>7-2/26/1</t>
+  </si>
+  <si>
+    <t>03/2026</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>Л-33</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>45453/1/ТК</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>16\04</t>
+  </si>
+  <si>
+    <t>204-А</t>
+  </si>
+  <si>
+    <t>211-А</t>
+  </si>
+  <si>
+    <t>213-А</t>
+  </si>
+  <si>
+    <t>202-А</t>
+  </si>
+  <si>
+    <t>203-А</t>
+  </si>
+  <si>
+    <t>209-А</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>07-26-489</t>
+  </si>
+  <si>
+    <t>07-26-487</t>
+  </si>
+  <si>
+    <t>07-26-488</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>7-1</t>
+  </si>
+  <si>
+    <t>01/06/26</t>
+  </si>
+  <si>
+    <t>17/06/26</t>
+  </si>
+  <si>
+    <t>1 м/ж</t>
+  </si>
+  <si>
+    <t>5 м/ж</t>
+  </si>
+  <si>
+    <t>3 м/ж</t>
+  </si>
+  <si>
+    <t>7 м/ж</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="63"/>
       <name val="Times New Roman"/>
@@ -688,67 +7489,67 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Звичайний" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
@@ -993,1447 +7794,13942 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prozorro.gov.ua/tender/UA-2025-01-31-004849-a" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prozorro.gov.ua/tender/UA-2025-02-14-008238-a" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K39"/>
+  <dimension ref="A1:K396"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="55" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="H42" sqref="H42"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection activeCell="D64" sqref="D64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="2" max="2" width="47.7109375" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" customWidth="1"/>
     <col min="4" max="4" width="75.5703125" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="7" width="24.5703125" customWidth="1"/>
     <col min="8" max="8" width="42.7109375" customWidth="1"/>
     <col min="9" max="9" width="29.85546875" customWidth="1"/>
     <col min="10" max="10" width="14.140625" customWidth="1"/>
     <col min="11" max="11" width="40.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="58.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...11 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="9"/>
+      <c r="J1" s="9"/>
+      <c r="K1" s="9"/>
+    </row>
+    <row r="2" spans="1:11" s="6" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="E2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="4" t="s">
+      <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="3" t="s">
+      <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="2" t="s">
+      <c r="I2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="3" t="s">
+      <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="6" t="s">
+      <c r="K2" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="8" t="s">
+    <row r="3" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>855</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>1892</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>1205</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>2126</v>
+      </c>
+      <c r="K3" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>856</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>1206</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>1893</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>2033</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>2127</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>697</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>857</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>1207</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>2128</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>697</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>858</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>1208</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>2129</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>697</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>859</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>1209</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>1539</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>1209</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>2130</v>
+      </c>
+      <c r="K7" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>860</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>1210</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>2131</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>861</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>1897</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>2034</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>2132</v>
+      </c>
+      <c r="K9" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>862</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>1897</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>2035</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>2133</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>863</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>1898</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>1213</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>2134</v>
+      </c>
+      <c r="K11" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>863</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>1214</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>1898</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>1214</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>2135</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>864</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>1215</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>1899</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>2036</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>2136</v>
+      </c>
+      <c r="K13" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>864</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>1899</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>2037</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>2137</v>
+      </c>
+      <c r="K14" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>865</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>1899</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>2038</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>2138</v>
+      </c>
+      <c r="K15" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>866</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>2139</v>
+      </c>
+      <c r="K16" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>867</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>2140</v>
+      </c>
+      <c r="K17" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>868</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>2141</v>
+      </c>
+      <c r="K18" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>869</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>2142</v>
+      </c>
+      <c r="K19" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>870</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>2143</v>
+      </c>
+      <c r="K20" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>871</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>2144</v>
+      </c>
+      <c r="K21" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>872</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>2145</v>
+      </c>
+      <c r="K22" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>873</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>2146</v>
+      </c>
+      <c r="K23" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>874</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>2147</v>
+      </c>
+      <c r="K24" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>875</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>1219</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>2148</v>
+      </c>
+      <c r="K25" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>1220</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>2149</v>
+      </c>
+      <c r="K26" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>877</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>1559</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>1221</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>2150</v>
+      </c>
+      <c r="K27" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>1219</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>2151</v>
+      </c>
+      <c r="K28" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>1219</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>2152</v>
+      </c>
+      <c r="K29" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>880</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>2153</v>
+      </c>
+      <c r="K30" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>881</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I31" s="7" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>2154</v>
+      </c>
+      <c r="K31" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>882</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I32" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="J32" s="7" t="s">
+        <v>2155</v>
+      </c>
+      <c r="K32" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>883</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I33" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>2156</v>
+      </c>
+      <c r="K33" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>884</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H34" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I34" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="J34" s="7" t="s">
+        <v>2157</v>
+      </c>
+      <c r="K34" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>885</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I35" s="7" t="s">
+        <v>1224</v>
+      </c>
+      <c r="J35" s="7" t="s">
+        <v>2158</v>
+      </c>
+      <c r="K35" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>886</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>1225</v>
+      </c>
+      <c r="J36" s="7" t="s">
+        <v>2159</v>
+      </c>
+      <c r="K36" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>887</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I37" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J37" s="7" t="s">
+        <v>2160</v>
+      </c>
+      <c r="K37" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A38" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>702</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>888</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H38" s="7" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I38" s="7" t="s">
+        <v>2039</v>
+      </c>
+      <c r="J38" s="7" t="s">
+        <v>2161</v>
+      </c>
+      <c r="K38" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A39" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>889</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>1227</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H39" s="7" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I39" s="7" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J39" s="7" t="s">
+        <v>2162</v>
+      </c>
+      <c r="K39" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A40" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>890</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>1572</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>1902</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>1228</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>2163</v>
+      </c>
+      <c r="K40" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A41" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>891</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>1902</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>1229</v>
+      </c>
+      <c r="J41" s="7" t="s">
+        <v>2164</v>
+      </c>
+      <c r="K41" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A42" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>892</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>2040</v>
+      </c>
+      <c r="J42" s="7" t="s">
+        <v>2165</v>
+      </c>
+      <c r="K42" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A43" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>893</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>1904</v>
+      </c>
+      <c r="I43" s="7" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J43" s="7" t="s">
+        <v>2166</v>
+      </c>
+      <c r="K43" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A44" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>894</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I44" s="7" t="s">
+        <v>2041</v>
+      </c>
+      <c r="J44" s="7" t="s">
+        <v>2167</v>
+      </c>
+      <c r="K44" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A45" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>895</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I45" s="7" t="s">
+        <v>1233</v>
+      </c>
+      <c r="J45" s="7" t="s">
+        <v>2168</v>
+      </c>
+      <c r="K45" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A46" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>896</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>1234</v>
+      </c>
+      <c r="J46" s="7" t="s">
+        <v>2169</v>
+      </c>
+      <c r="K46" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A47" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>897</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>1235</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H47" s="7" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I47" s="7" t="s">
+        <v>1235</v>
+      </c>
+      <c r="J47" s="7" t="s">
+        <v>2170</v>
+      </c>
+      <c r="K47" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A48" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>898</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F48" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>1580</v>
+      </c>
+      <c r="H48" s="7" t="s">
+        <v>1906</v>
+      </c>
+      <c r="I48" s="7" t="s">
+        <v>1236</v>
+      </c>
+      <c r="J48" s="7" t="s">
+        <v>2171</v>
+      </c>
+      <c r="K48" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A49" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>899</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H49" s="7" t="s">
+        <v>1906</v>
+      </c>
+      <c r="I49" s="7" t="s">
+        <v>1237</v>
+      </c>
+      <c r="J49" s="7" t="s">
+        <v>2172</v>
+      </c>
+      <c r="K49" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A50" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>900</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F50" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H50" s="7" t="s">
+        <v>1907</v>
+      </c>
+      <c r="I50" s="7" t="s">
+        <v>1238</v>
+      </c>
+      <c r="J50" s="7" t="s">
+        <v>2173</v>
+      </c>
+      <c r="K50" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A51" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>901</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F51" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G51" s="7" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H51" s="7" t="s">
+        <v>1908</v>
+      </c>
+      <c r="I51" s="7" t="s">
+        <v>1239</v>
+      </c>
+      <c r="J51" s="7" t="s">
+        <v>2174</v>
+      </c>
+      <c r="K51" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A52" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>902</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G52" s="7" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H52" s="7" t="s">
+        <v>1909</v>
+      </c>
+      <c r="I52" s="7" t="s">
+        <v>1240</v>
+      </c>
+      <c r="J52" s="7" t="s">
+        <v>2175</v>
+      </c>
+      <c r="K52" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A53" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>903</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F53" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G53" s="7" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H53" s="7" t="s">
+        <v>1909</v>
+      </c>
+      <c r="I53" s="7" t="s">
+        <v>2042</v>
+      </c>
+      <c r="J53" s="7" t="s">
+        <v>2176</v>
+      </c>
+      <c r="K53" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A54" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>901</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F54" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H54" s="7" t="s">
+        <v>1910</v>
+      </c>
+      <c r="I54" s="7" t="s">
+        <v>1242</v>
+      </c>
+      <c r="J54" s="7" t="s">
+        <v>2177</v>
+      </c>
+      <c r="K54" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A55" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>904</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F55" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G55" s="7" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H55" s="7" t="s">
+        <v>1911</v>
+      </c>
+      <c r="I55" s="7" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J55" s="7" t="s">
+        <v>2178</v>
+      </c>
+      <c r="K55" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A56" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>905</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F56" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G56" s="7" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H56" s="7" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I56" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="J56" s="7" t="s">
+        <v>2179</v>
+      </c>
+      <c r="K56" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A57" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>906</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F57" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G57" s="7" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H57" s="7" t="s">
+        <v>1909</v>
+      </c>
+      <c r="I57" s="7" t="s">
+        <v>2043</v>
+      </c>
+      <c r="J57" s="7" t="s">
+        <v>2180</v>
+      </c>
+      <c r="K57" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A58" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>907</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F58" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G58" s="7" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H58" s="7" t="s">
+        <v>1913</v>
+      </c>
+      <c r="I58" s="7" t="s">
+        <v>1246</v>
+      </c>
+      <c r="J58" s="7" t="s">
+        <v>2181</v>
+      </c>
+      <c r="K58" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A59" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>908</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F59" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G59" s="7" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H59" s="7" t="s">
+        <v>1914</v>
+      </c>
+      <c r="I59" s="7" t="s">
+        <v>1247</v>
+      </c>
+      <c r="J59" s="7" t="s">
+        <v>2182</v>
+      </c>
+      <c r="K59" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A60" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>909</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F60" s="7" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H60" s="7" t="s">
+        <v>1915</v>
+      </c>
+      <c r="I60" s="7" t="s">
+        <v>1248</v>
+      </c>
+      <c r="J60" s="7" t="s">
+        <v>2183</v>
+      </c>
+      <c r="K60" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A61" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>910</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F61" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G61" s="7" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H61" s="7" t="s">
+        <v>1916</v>
+      </c>
+      <c r="I61" s="7" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J61" s="7" t="s">
+        <v>2184</v>
+      </c>
+      <c r="K61" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A62" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>1917</v>
+      </c>
+      <c r="I62" s="7" t="s">
+        <v>1250</v>
+      </c>
+      <c r="J62" s="7" t="s">
+        <v>2185</v>
+      </c>
+      <c r="K62" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A63" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>912</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F63" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G63" s="7" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H63" s="7" t="s">
+        <v>1918</v>
+      </c>
+      <c r="I63" s="7" t="s">
+        <v>1251</v>
+      </c>
+      <c r="J63" s="7" t="s">
+        <v>2175</v>
+      </c>
+      <c r="K63" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A64" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>913</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F64" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G64" s="7" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H64" s="7" t="s">
+        <v>1918</v>
+      </c>
+      <c r="I64" s="7" t="s">
+        <v>1252</v>
+      </c>
+      <c r="J64" s="7" t="s">
+        <v>2186</v>
+      </c>
+      <c r="K64" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A65" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>914</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F65" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H65" s="7" t="s">
+        <v>1919</v>
+      </c>
+      <c r="I65" s="7" t="s">
+        <v>1253</v>
+      </c>
+      <c r="J65" s="7" t="s">
+        <v>2187</v>
+      </c>
+      <c r="K65" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A66" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>915</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>1254</v>
+      </c>
+      <c r="F66" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G66" s="7" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H66" s="7" t="s">
+        <v>1919</v>
+      </c>
+      <c r="I66" s="7" t="s">
+        <v>2044</v>
+      </c>
+      <c r="J66" s="7" t="s">
+        <v>2188</v>
+      </c>
+      <c r="K66" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A67" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>916</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F67" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G67" s="7" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H67" s="7" t="s">
+        <v>1919</v>
+      </c>
+      <c r="I67" s="7" t="s">
+        <v>2045</v>
+      </c>
+      <c r="J67" s="7" t="s">
+        <v>2189</v>
+      </c>
+      <c r="K67" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A68" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>917</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F68" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G68" s="7" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H68" s="7" t="s">
+        <v>1919</v>
+      </c>
+      <c r="I68" s="7" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J68" s="7" t="s">
+        <v>2190</v>
+      </c>
+      <c r="K68" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A69" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>918</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F69" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G69" s="7" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H69" s="7" t="s">
+        <v>1920</v>
+      </c>
+      <c r="I69" s="7" t="s">
+        <v>1257</v>
+      </c>
+      <c r="J69" s="7" t="s">
+        <v>2191</v>
+      </c>
+      <c r="K69" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A70" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>919</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F70" s="7" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G70" s="7" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H70" s="7" t="s">
+        <v>1921</v>
+      </c>
+      <c r="I70" s="7" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J70" s="7" t="s">
+        <v>2192</v>
+      </c>
+      <c r="K70" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A71" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>920</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F71" s="7" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G71" s="7" t="s">
+        <v>1603</v>
+      </c>
+      <c r="H71" s="7" t="s">
+        <v>1922</v>
+      </c>
+      <c r="I71" s="7" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J71" s="7" t="s">
+        <v>2193</v>
+      </c>
+      <c r="K71" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A72" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>921</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F72" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G72" s="7" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H72" s="7" t="s">
+        <v>1922</v>
+      </c>
+      <c r="I72" s="7" t="s">
+        <v>1260</v>
+      </c>
+      <c r="J72" s="7" t="s">
+        <v>2194</v>
+      </c>
+      <c r="K72" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A73" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>922</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F73" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G73" s="7" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H73" s="7" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I73" s="7" t="s">
+        <v>2049</v>
+      </c>
+      <c r="J73" s="7" t="s">
+        <v>2195</v>
+      </c>
+      <c r="K73" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A74" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>923</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F74" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G74" s="7" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H74" s="7" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I74" s="7" t="s">
+        <v>2050</v>
+      </c>
+      <c r="J74" s="7" t="s">
+        <v>2196</v>
+      </c>
+      <c r="K74" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A75" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>924</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F75" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G75" s="7" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H75" s="7" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I75" s="7" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J75" s="7" t="s">
+        <v>2197</v>
+      </c>
+      <c r="K75" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A76" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>925</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F76" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G76" s="7" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H76" s="7" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I76" s="7" t="s">
+        <v>2051</v>
+      </c>
+      <c r="J76" s="7" t="s">
+        <v>2198</v>
+      </c>
+      <c r="K76" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A77" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>926</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F77" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G77" s="7" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H77" s="7" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I77" s="7" t="s">
+        <v>1265</v>
+      </c>
+      <c r="J77" s="7" t="s">
+        <v>2199</v>
+      </c>
+      <c r="K77" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A78" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>927</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F78" s="7" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G78" s="7" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H78" s="7" t="s">
+        <v>1924</v>
+      </c>
+      <c r="I78" s="7" t="s">
+        <v>1266</v>
+      </c>
+      <c r="J78" s="7" t="s">
+        <v>2200</v>
+      </c>
+      <c r="K78" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A79" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>928</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F79" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G79" s="7" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H79" s="7" t="s">
+        <v>1925</v>
+      </c>
+      <c r="I79" s="7" t="s">
+        <v>1267</v>
+      </c>
+      <c r="J79" s="7" t="s">
+        <v>2201</v>
+      </c>
+      <c r="K79" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A80" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F80" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G80" s="7" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H80" s="7" t="s">
+        <v>1921</v>
+      </c>
+      <c r="I80" s="7" t="s">
+        <v>1268</v>
+      </c>
+      <c r="J80" s="7" t="s">
+        <v>2202</v>
+      </c>
+      <c r="K80" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A81" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>930</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>1269</v>
+      </c>
+      <c r="F81" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G81" s="7" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H81" s="7" t="s">
+        <v>1921</v>
+      </c>
+      <c r="I81" s="7" t="s">
+        <v>1269</v>
+      </c>
+      <c r="J81" s="7" t="s">
+        <v>2203</v>
+      </c>
+      <c r="K81" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A82" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>931</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F82" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G82" s="7" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H82" s="7" t="s">
+        <v>1926</v>
+      </c>
+      <c r="I82" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="J82" s="7" t="s">
+        <v>2204</v>
+      </c>
+      <c r="K82" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A83" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>932</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F83" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G83" s="7" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H83" s="7" t="s">
+        <v>1924</v>
+      </c>
+      <c r="I83" s="7" t="s">
+        <v>1271</v>
+      </c>
+      <c r="J83" s="7" t="s">
+        <v>2205</v>
+      </c>
+      <c r="K83" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A84" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>933</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F84" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G84" s="7" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H84" s="7" t="s">
+        <v>1927</v>
+      </c>
+      <c r="I84" s="7" t="s">
+        <v>2052</v>
+      </c>
+      <c r="J84" s="7" t="s">
+        <v>2206</v>
+      </c>
+      <c r="K84" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A85" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>934</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F85" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G85" s="7" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H85" s="7" t="s">
+        <v>1928</v>
+      </c>
+      <c r="I85" s="7" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J85" s="7" t="s">
+        <v>2207</v>
+      </c>
+      <c r="K85" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A86" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>935</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F86" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G86" s="7" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H86" s="7" t="s">
+        <v>1929</v>
+      </c>
+      <c r="I86" s="7" t="s">
+        <v>2054</v>
+      </c>
+      <c r="J86" s="7" t="s">
+        <v>2208</v>
+      </c>
+      <c r="K86" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A87" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>936</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F87" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G87" s="7" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H87" s="7" t="s">
+        <v>1930</v>
+      </c>
+      <c r="I87" s="7" t="s">
+        <v>2055</v>
+      </c>
+      <c r="J87" s="7" t="s">
+        <v>2209</v>
+      </c>
+      <c r="K87" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A88" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>937</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F88" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G88" s="7" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H88" s="7" t="s">
+        <v>1931</v>
+      </c>
+      <c r="I88" s="7" t="s">
+        <v>1276</v>
+      </c>
+      <c r="J88" s="7" t="s">
+        <v>2210</v>
+      </c>
+      <c r="K88" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A89" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>938</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F89" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G89" s="7" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H89" s="7" t="s">
+        <v>1907</v>
+      </c>
+      <c r="I89" s="7" t="s">
+        <v>1277</v>
+      </c>
+      <c r="J89" s="7" t="s">
+        <v>2211</v>
+      </c>
+      <c r="K89" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A90" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>939</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F90" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G90" s="7" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H90" s="7" t="s">
+        <v>1907</v>
+      </c>
+      <c r="I90" s="7" t="s">
+        <v>1278</v>
+      </c>
+      <c r="J90" s="7" t="s">
+        <v>2212</v>
+      </c>
+      <c r="K90" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A91" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>940</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F91" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G91" s="7" t="s">
+        <v>1623</v>
+      </c>
+      <c r="H91" s="7" t="s">
+        <v>1932</v>
+      </c>
+      <c r="I91" s="7" t="s">
+        <v>1279</v>
+      </c>
+      <c r="J91" s="7" t="s">
+        <v>2213</v>
+      </c>
+      <c r="K91" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A92" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>941</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F92" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G92" s="7" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H92" s="7" t="s">
+        <v>1933</v>
+      </c>
+      <c r="I92" s="7" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J92" s="7" t="s">
+        <v>2210</v>
+      </c>
+      <c r="K92" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A93" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>942</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F93" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G93" s="7" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H93" s="7" t="s">
+        <v>1933</v>
+      </c>
+      <c r="I93" s="7" t="s">
+        <v>2056</v>
+      </c>
+      <c r="J93" s="7" t="s">
+        <v>2214</v>
+      </c>
+      <c r="K93" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A94" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D94" s="7" t="s">
+        <v>943</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F94" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G94" s="7" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H94" s="7" t="s">
+        <v>1933</v>
+      </c>
+      <c r="I94" s="7" t="s">
+        <v>2057</v>
+      </c>
+      <c r="J94" s="7" t="s">
+        <v>2215</v>
+      </c>
+      <c r="K94" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A95" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D95" s="7" t="s">
+        <v>944</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F95" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G95" s="7" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H95" s="7" t="s">
+        <v>1933</v>
+      </c>
+      <c r="I95" s="7" t="s">
+        <v>1283</v>
+      </c>
+      <c r="J95" s="7" t="s">
+        <v>2210</v>
+      </c>
+      <c r="K95" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A96" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D96" s="7" t="s">
+        <v>945</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>1284</v>
+      </c>
+      <c r="F96" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G96" s="7" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H96" s="7" t="s">
+        <v>1934</v>
+      </c>
+      <c r="I96" s="7" t="s">
+        <v>1284</v>
+      </c>
+      <c r="J96" s="7" t="s">
+        <v>2216</v>
+      </c>
+      <c r="K96" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A97" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>946</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F97" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G97" s="7" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H97" s="7" t="s">
+        <v>1935</v>
+      </c>
+      <c r="I97" s="7" t="s">
+        <v>1285</v>
+      </c>
+      <c r="J97" s="7" t="s">
+        <v>2217</v>
+      </c>
+      <c r="K97" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A98" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>1286</v>
+      </c>
+      <c r="F98" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G98" s="7" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H98" s="7" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I98" s="7" t="s">
+        <v>2058</v>
+      </c>
+      <c r="J98" s="7" t="s">
+        <v>2218</v>
+      </c>
+      <c r="K98" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A99" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>1287</v>
+      </c>
+      <c r="F99" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G99" s="7" t="s">
+        <v>1631</v>
+      </c>
+      <c r="H99" s="7" t="s">
+        <v>1936</v>
+      </c>
+      <c r="I99" s="7" t="s">
+        <v>2059</v>
+      </c>
+      <c r="J99" s="7" t="s">
+        <v>2219</v>
+      </c>
+      <c r="K99" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A100" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>949</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F100" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G100" s="7" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H100" s="7" t="s">
+        <v>1937</v>
+      </c>
+      <c r="I100" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="J100" s="7" t="s">
+        <v>2220</v>
+      </c>
+      <c r="K100" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A101" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>950</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F101" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G101" s="7" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H101" s="7" t="s">
+        <v>1937</v>
+      </c>
+      <c r="I101" s="7" t="s">
+        <v>1289</v>
+      </c>
+      <c r="J101" s="7" t="s">
+        <v>2221</v>
+      </c>
+      <c r="K101" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A102" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D102" s="7" t="s">
+        <v>951</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F102" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G102" s="7" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H102" s="7" t="s">
+        <v>1937</v>
+      </c>
+      <c r="I102" s="7" t="s">
+        <v>1290</v>
+      </c>
+      <c r="J102" s="7" t="s">
+        <v>2222</v>
+      </c>
+      <c r="K102" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A103" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>952</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F103" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G103" s="7" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H103" s="7" t="s">
+        <v>1938</v>
+      </c>
+      <c r="I103" s="7" t="s">
+        <v>2060</v>
+      </c>
+      <c r="J103" s="7" t="s">
+        <v>2223</v>
+      </c>
+      <c r="K103" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A104" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>953</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>1292</v>
+      </c>
+      <c r="F104" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G104" s="7" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H104" s="7" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I104" s="7" t="s">
+        <v>1292</v>
+      </c>
+      <c r="J104" s="7" t="s">
+        <v>2224</v>
+      </c>
+      <c r="K104" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A105" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>954</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F105" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G105" s="7" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H105" s="7" t="s">
+        <v>1940</v>
+      </c>
+      <c r="I105" s="7" t="s">
+        <v>1293</v>
+      </c>
+      <c r="J105" s="7" t="s">
+        <v>2225</v>
+      </c>
+      <c r="K105" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A106" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>714</v>
+      </c>
+      <c r="D106" s="7" t="s">
+        <v>955</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F106" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G106" s="7" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H106" s="7" t="s">
+        <v>1941</v>
+      </c>
+      <c r="I106" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J106" s="7" t="s">
+        <v>2226</v>
+      </c>
+      <c r="K106" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A107" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>714</v>
+      </c>
+      <c r="D107" s="7" t="s">
+        <v>956</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>1295</v>
+      </c>
+      <c r="F107" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G107" s="7" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H107" s="7" t="s">
+        <v>1942</v>
+      </c>
+      <c r="I107" s="7" t="s">
+        <v>1295</v>
+      </c>
+      <c r="J107" s="7" t="s">
+        <v>2227</v>
+      </c>
+      <c r="K107" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A108" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>714</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>957</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F108" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G108" s="7" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H108" s="7" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I108" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J108" s="7" t="s">
+        <v>2228</v>
+      </c>
+      <c r="K108" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A109" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="D109" s="7" t="s">
+        <v>958</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>1296</v>
+      </c>
+      <c r="F109" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G109" s="7" t="s">
+        <v>1641</v>
+      </c>
+      <c r="H109" s="7" t="s">
+        <v>1944</v>
+      </c>
+      <c r="I109" s="7" t="s">
+        <v>1296</v>
+      </c>
+      <c r="J109" s="7" t="s">
+        <v>2229</v>
+      </c>
+      <c r="K109" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A110" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="D110" s="7" t="s">
+        <v>959</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F110" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G110" s="7" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H110" s="7" t="s">
+        <v>1945</v>
+      </c>
+      <c r="I110" s="7" t="s">
+        <v>1297</v>
+      </c>
+      <c r="J110" s="7" t="s">
+        <v>2230</v>
+      </c>
+      <c r="K110" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A111" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="D111" s="7" t="s">
+        <v>960</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F111" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G111" s="7" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H111" s="7" t="s">
+        <v>1946</v>
+      </c>
+      <c r="I111" s="7" t="s">
+        <v>1298</v>
+      </c>
+      <c r="J111" s="7" t="s">
+        <v>2231</v>
+      </c>
+      <c r="K111" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A112" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>961</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F112" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G112" s="7" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H112" s="7" t="s">
+        <v>1946</v>
+      </c>
+      <c r="I112" s="7" t="s">
+        <v>1299</v>
+      </c>
+      <c r="J112" s="7" t="s">
+        <v>2232</v>
+      </c>
+      <c r="K112" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A113" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>716</v>
+      </c>
+      <c r="D113" s="7" t="s">
+        <v>962</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F113" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G113" s="7" t="s">
+        <v>1645</v>
+      </c>
+      <c r="H113" s="7" t="s">
+        <v>1938</v>
+      </c>
+      <c r="I113" s="7" t="s">
+        <v>2061</v>
+      </c>
+      <c r="J113" s="7" t="s">
+        <v>2233</v>
+      </c>
+      <c r="K113" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A114" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>717</v>
+      </c>
+      <c r="D114" s="7" t="s">
+        <v>963</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F114" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G114" s="7" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H114" s="7" t="s">
+        <v>1947</v>
+      </c>
+      <c r="I114" s="7" t="s">
+        <v>1301</v>
+      </c>
+      <c r="J114" s="7" t="s">
+        <v>2234</v>
+      </c>
+      <c r="K114" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A115" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>964</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F115" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G115" s="7" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H115" s="7" t="s">
+        <v>1948</v>
+      </c>
+      <c r="I115" s="7" t="s">
+        <v>2062</v>
+      </c>
+      <c r="J115" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K115" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A116" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>965</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F116" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G116" s="7" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H116" s="7" t="s">
+        <v>1913</v>
+      </c>
+      <c r="I116" s="7" t="s">
+        <v>1303</v>
+      </c>
+      <c r="J116" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K116" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A117" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>719</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>966</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F117" s="7" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G117" s="7" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H117" s="7" t="s">
+        <v>1949</v>
+      </c>
+      <c r="I117" s="7" t="s">
+        <v>1304</v>
+      </c>
+      <c r="J117" s="7" t="s">
+        <v>2235</v>
+      </c>
+      <c r="K117" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A118" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="D118" s="7" t="s">
+        <v>967</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F118" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G118" s="7" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H118" s="7" t="s">
+        <v>1947</v>
+      </c>
+      <c r="I118" s="7" t="s">
+        <v>1305</v>
+      </c>
+      <c r="J118" s="7" t="s">
+        <v>2236</v>
+      </c>
+      <c r="K118" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A119" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>721</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>968</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F119" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G119" s="7" t="s">
+        <v>1651</v>
+      </c>
+      <c r="H119" s="7" t="s">
+        <v>1902</v>
+      </c>
+      <c r="I119" s="7" t="s">
+        <v>1306</v>
+      </c>
+      <c r="J119" s="7" t="s">
+        <v>2237</v>
+      </c>
+      <c r="K119" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A120" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>722</v>
+      </c>
+      <c r="D120" s="7" t="s">
+        <v>969</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F120" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G120" s="7" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H120" s="7" t="s">
+        <v>1950</v>
+      </c>
+      <c r="I120" s="7" t="s">
+        <v>1307</v>
+      </c>
+      <c r="J120" s="7" t="s">
+        <v>2238</v>
+      </c>
+      <c r="K120" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A121" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>723</v>
+      </c>
+      <c r="D121" s="7" t="s">
+        <v>970</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F121" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G121" s="7" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H121" s="7" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I121" s="7" t="s">
+        <v>2063</v>
+      </c>
+      <c r="J121" s="7" t="s">
+        <v>2138</v>
+      </c>
+      <c r="K121" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A122" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>723</v>
+      </c>
+      <c r="D122" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F122" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G122" s="7" t="s">
+        <v>1654</v>
+      </c>
+      <c r="H122" s="7" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I122" s="7" t="s">
+        <v>2064</v>
+      </c>
+      <c r="J122" s="7" t="s">
+        <v>2239</v>
+      </c>
+      <c r="K122" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A123" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>724</v>
+      </c>
+      <c r="D123" s="7" t="s">
+        <v>972</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F123" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G123" s="7" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H123" s="7" t="s">
+        <v>1951</v>
+      </c>
+      <c r="I123" s="7" t="s">
+        <v>1310</v>
+      </c>
+      <c r="J123" s="7" t="s">
+        <v>2240</v>
+      </c>
+      <c r="K123" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A124" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>724</v>
+      </c>
+      <c r="D124" s="7" t="s">
+        <v>973</v>
+      </c>
+      <c r="E124" s="7" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F124" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G124" s="7" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H124" s="7" t="s">
+        <v>1952</v>
+      </c>
+      <c r="I124" s="7" t="s">
+        <v>2065</v>
+      </c>
+      <c r="J124" s="7" t="s">
+        <v>2241</v>
+      </c>
+      <c r="K124" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A125" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="D125" s="7" t="s">
+        <v>974</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F125" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G125" s="7" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H125" s="7" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I125" s="7" t="s">
+        <v>1312</v>
+      </c>
+      <c r="J125" s="7" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K125" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A126" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="D126" s="7" t="s">
+        <v>975</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F126" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G126" s="7" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H126" s="7" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I126" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="J126" s="7" t="s">
+        <v>2243</v>
+      </c>
+      <c r="K126" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A127" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="D127" s="7" t="s">
+        <v>976</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F127" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G127" s="7" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H127" s="7" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I127" s="7" t="s">
+        <v>1314</v>
+      </c>
+      <c r="J127" s="7" t="s">
+        <v>2244</v>
+      </c>
+      <c r="K127" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A128" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>726</v>
+      </c>
+      <c r="D128" s="7" t="s">
+        <v>977</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>1315</v>
+      </c>
+      <c r="F128" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G128" s="7" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H128" s="7" t="s">
+        <v>1953</v>
+      </c>
+      <c r="I128" s="7" t="s">
+        <v>1315</v>
+      </c>
+      <c r="J128" s="7" t="s">
+        <v>2245</v>
+      </c>
+      <c r="K128" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A129" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>727</v>
+      </c>
+      <c r="D129" s="7" t="s">
+        <v>978</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F129" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G129" s="7" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H129" s="7" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I129" s="7" t="s">
+        <v>1316</v>
+      </c>
+      <c r="J129" s="7" t="s">
+        <v>2246</v>
+      </c>
+      <c r="K129" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A130" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>728</v>
+      </c>
+      <c r="D130" s="7" t="s">
+        <v>979</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F130" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G130" s="7" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H130" s="7" t="s">
+        <v>1955</v>
+      </c>
+      <c r="I130" s="7" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J130" s="7" t="s">
+        <v>2247</v>
+      </c>
+      <c r="K130" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A131" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>729</v>
+      </c>
+      <c r="D131" s="7" t="s">
+        <v>980</v>
+      </c>
+      <c r="E131" s="7" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F131" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G131" s="7" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H131" s="7" t="s">
+        <v>1956</v>
+      </c>
+      <c r="I131" s="7" t="s">
+        <v>1318</v>
+      </c>
+      <c r="J131" s="7" t="s">
+        <v>2248</v>
+      </c>
+      <c r="K131" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A132" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>729</v>
+      </c>
+      <c r="D132" s="7" t="s">
+        <v>981</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F132" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G132" s="7" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H132" s="7" t="s">
+        <v>1957</v>
+      </c>
+      <c r="I132" s="7" t="s">
+        <v>2066</v>
+      </c>
+      <c r="J132" s="7" t="s">
+        <v>2249</v>
+      </c>
+      <c r="K132" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A133" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>730</v>
+      </c>
+      <c r="D133" s="7" t="s">
+        <v>982</v>
+      </c>
+      <c r="E133" s="7" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F133" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G133" s="7" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H133" s="7" t="s">
+        <v>1958</v>
+      </c>
+      <c r="I133" s="7" t="s">
+        <v>1320</v>
+      </c>
+      <c r="J133" s="7" t="s">
+        <v>2250</v>
+      </c>
+      <c r="K133" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A134" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>731</v>
+      </c>
+      <c r="D134" s="7" t="s">
+        <v>983</v>
+      </c>
+      <c r="E134" s="7" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F134" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G134" s="7" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H134" s="7" t="s">
+        <v>1942</v>
+      </c>
+      <c r="I134" s="7" t="s">
+        <v>1321</v>
+      </c>
+      <c r="J134" s="7" t="s">
+        <v>2251</v>
+      </c>
+      <c r="K134" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A135" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>732</v>
+      </c>
+      <c r="D135" s="7" t="s">
+        <v>984</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>1322</v>
+      </c>
+      <c r="F135" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G135" s="7" t="s">
+        <v>1667</v>
+      </c>
+      <c r="H135" s="7" t="s">
+        <v>1959</v>
+      </c>
+      <c r="I135" s="7" t="s">
+        <v>2067</v>
+      </c>
+      <c r="J135" s="7" t="s">
+        <v>2252</v>
+      </c>
+      <c r="K135" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A136" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>733</v>
+      </c>
+      <c r="D136" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="E136" s="7" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F136" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G136" s="7" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H136" s="7" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I136" s="7" t="s">
+        <v>1323</v>
+      </c>
+      <c r="J136" s="7" t="s">
+        <v>2253</v>
+      </c>
+      <c r="K136" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A137" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>733</v>
+      </c>
+      <c r="D137" s="7" t="s">
+        <v>986</v>
+      </c>
+      <c r="E137" s="7" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F137" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G137" s="7" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H137" s="7" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I137" s="7" t="s">
+        <v>1324</v>
+      </c>
+      <c r="J137" s="7" t="s">
+        <v>2254</v>
+      </c>
+      <c r="K137" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A138" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>987</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F138" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G138" s="7" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H138" s="7" t="s">
+        <v>1961</v>
+      </c>
+      <c r="I138" s="7" t="s">
+        <v>1325</v>
+      </c>
+      <c r="J138" s="7" t="s">
+        <v>2215</v>
+      </c>
+      <c r="K138" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A139" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>735</v>
+      </c>
+      <c r="D139" s="7" t="s">
+        <v>988</v>
+      </c>
+      <c r="E139" s="7" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F139" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G139" s="7" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H139" s="7" t="s">
+        <v>1962</v>
+      </c>
+      <c r="I139" s="7" t="s">
+        <v>2068</v>
+      </c>
+      <c r="J139" s="7" t="s">
+        <v>2255</v>
+      </c>
+      <c r="K139" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A140" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>736</v>
+      </c>
+      <c r="D140" s="7" t="s">
+        <v>989</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>1327</v>
+      </c>
+      <c r="F140" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G140" s="7" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H140" s="7" t="s">
+        <v>1963</v>
+      </c>
+      <c r="I140" s="7" t="s">
+        <v>1327</v>
+      </c>
+      <c r="J140" s="7" t="s">
+        <v>2256</v>
+      </c>
+      <c r="K140" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A141" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="D141" s="7" t="s">
+        <v>990</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F141" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G141" s="7" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H141" s="7" t="s">
+        <v>1964</v>
+      </c>
+      <c r="I141" s="7" t="s">
+        <v>1328</v>
+      </c>
+      <c r="J141" s="7" t="s">
+        <v>2257</v>
+      </c>
+      <c r="K141" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A142" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>738</v>
+      </c>
+      <c r="D142" s="7" t="s">
+        <v>991</v>
+      </c>
+      <c r="E142" s="7" t="s">
+        <v>1329</v>
+      </c>
+      <c r="F142" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G142" s="7" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H142" s="7" t="s">
+        <v>1965</v>
+      </c>
+      <c r="I142" s="7" t="s">
+        <v>1329</v>
+      </c>
+      <c r="J142" s="7" t="s">
+        <v>2258</v>
+      </c>
+      <c r="K142" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A143" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="D143" s="7" t="s">
+        <v>992</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F143" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G143" s="7" t="s">
+        <v>1675</v>
+      </c>
+      <c r="H143" s="7" t="s">
+        <v>1966</v>
+      </c>
+      <c r="I143" s="7" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J143" s="7" t="s">
+        <v>2259</v>
+      </c>
+      <c r="K143" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A144" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="C144" s="7" t="s">
+        <v>740</v>
+      </c>
+      <c r="D144" s="7" t="s">
+        <v>993</v>
+      </c>
+      <c r="E144" s="7" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F144" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G144" s="7" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H144" s="7" t="s">
+        <v>1941</v>
+      </c>
+      <c r="I144" s="7" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J144" s="7" t="s">
+        <v>2260</v>
+      </c>
+      <c r="K144" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A145" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>582</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>741</v>
+      </c>
+      <c r="D145" s="7" t="s">
+        <v>994</v>
+      </c>
+      <c r="E145" s="7" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F145" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G145" s="7" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H145" s="7" t="s">
+        <v>1967</v>
+      </c>
+      <c r="I145" s="7" t="s">
+        <v>2069</v>
+      </c>
+      <c r="J145" s="7" t="s">
+        <v>2261</v>
+      </c>
+      <c r="K145" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A146" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>742</v>
+      </c>
+      <c r="D146" s="7" t="s">
+        <v>995</v>
+      </c>
+      <c r="E146" s="7" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F146" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G146" s="7" t="s">
+        <v>1678</v>
+      </c>
+      <c r="H146" s="7" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I146" s="7" t="s">
+        <v>1333</v>
+      </c>
+      <c r="J146" s="7" t="s">
+        <v>2262</v>
+      </c>
+      <c r="K146" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A147" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>743</v>
+      </c>
+      <c r="D147" s="7" t="s">
+        <v>996</v>
+      </c>
+      <c r="E147" s="7" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F147" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G147" s="7" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H147" s="7" t="s">
+        <v>1969</v>
+      </c>
+      <c r="I147" s="7" t="s">
+        <v>2070</v>
+      </c>
+      <c r="J147" s="7" t="s">
+        <v>2263</v>
+      </c>
+      <c r="K147" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A148" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D148" s="7" t="s">
+        <v>997</v>
+      </c>
+      <c r="E148" s="7" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F148" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G148" s="7" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H148" s="7" t="s">
+        <v>1950</v>
+      </c>
+      <c r="I148" s="7" t="s">
+        <v>1335</v>
+      </c>
+      <c r="J148" s="7" t="s">
+        <v>2264</v>
+      </c>
+      <c r="K148" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A149" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D149" s="7" t="s">
+        <v>998</v>
+      </c>
+      <c r="E149" s="7" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F149" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G149" s="7" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H149" s="7" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I149" s="7" t="s">
+        <v>1336</v>
+      </c>
+      <c r="J149" s="7" t="s">
+        <v>2265</v>
+      </c>
+      <c r="K149" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A150" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D150" s="7" t="s">
+        <v>999</v>
+      </c>
+      <c r="E150" s="7" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F150" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G150" s="7" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H150" s="7" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I150" s="7" t="s">
+        <v>1337</v>
+      </c>
+      <c r="J150" s="7" t="s">
+        <v>2266</v>
+      </c>
+      <c r="K150" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A151" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D151" s="7" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E151" s="7" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F151" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G151" s="7" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H151" s="7" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I151" s="7" t="s">
+        <v>1338</v>
+      </c>
+      <c r="J151" s="7" t="s">
+        <v>2267</v>
+      </c>
+      <c r="K151" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A152" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D152" s="7" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E152" s="7" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F152" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G152" s="7" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H152" s="7" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I152" s="7" t="s">
+        <v>1339</v>
+      </c>
+      <c r="J152" s="7" t="s">
+        <v>2268</v>
+      </c>
+      <c r="K152" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A153" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D153" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E153" s="7" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F153" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G153" s="7" t="s">
+        <v>1685</v>
+      </c>
+      <c r="H153" s="7" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I153" s="7" t="s">
+        <v>1340</v>
+      </c>
+      <c r="J153" s="7" t="s">
+        <v>2269</v>
+      </c>
+      <c r="K153" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A154" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="B154" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D154" s="7" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E154" s="7" t="s">
+        <v>1341</v>
+      </c>
+      <c r="F154" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G154" s="7" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H154" s="7" t="s">
+        <v>1970</v>
+      </c>
+      <c r="I154" s="7" t="s">
+        <v>1341</v>
+      </c>
+      <c r="J154" s="7" t="s">
+        <v>2270</v>
+      </c>
+      <c r="K154" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A155" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D155" s="7" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E155" s="7" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F155" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G155" s="7" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H155" s="7" t="s">
+        <v>1971</v>
+      </c>
+      <c r="I155" s="7" t="s">
+        <v>1342</v>
+      </c>
+      <c r="J155" s="7" t="s">
+        <v>2271</v>
+      </c>
+      <c r="K155" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A156" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D156" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E156" s="7" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F156" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G156" s="7" t="s">
+        <v>1688</v>
+      </c>
+      <c r="H156" s="7" t="s">
+        <v>1971</v>
+      </c>
+      <c r="I156" s="7" t="s">
+        <v>1343</v>
+      </c>
+      <c r="J156" s="7" t="s">
+        <v>2272</v>
+      </c>
+      <c r="K156" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A157" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D157" s="7" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E157" s="7" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F157" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G157" s="7" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H157" s="7" t="s">
+        <v>1972</v>
+      </c>
+      <c r="I157" s="7" t="s">
+        <v>1344</v>
+      </c>
+      <c r="J157" s="7" t="s">
+        <v>2273</v>
+      </c>
+      <c r="K157" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A158" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D158" s="7" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E158" s="7" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F158" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G158" s="7" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H158" s="7" t="s">
+        <v>1909</v>
+      </c>
+      <c r="I158" s="7" t="s">
+        <v>1345</v>
+      </c>
+      <c r="J158" s="7" t="s">
+        <v>2274</v>
+      </c>
+      <c r="K158" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A159" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D159" s="7" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E159" s="7" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F159" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G159" s="7" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H159" s="7" t="s">
+        <v>1973</v>
+      </c>
+      <c r="I159" s="7" t="s">
+        <v>2071</v>
+      </c>
+      <c r="J159" s="7" t="s">
+        <v>2275</v>
+      </c>
+      <c r="K159" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A160" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D160" s="7" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E160" s="7" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F160" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G160" s="7" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H160" s="7" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I160" s="7" t="s">
+        <v>1347</v>
+      </c>
+      <c r="J160" s="7" t="s">
+        <v>2276</v>
+      </c>
+      <c r="K160" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A161" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="B161" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D161" s="7" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E161" s="7" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F161" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G161" s="7" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H161" s="7" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I161" s="7" t="s">
+        <v>1348</v>
+      </c>
+      <c r="J161" s="7" t="s">
+        <v>2277</v>
+      </c>
+      <c r="K161" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A162" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="B162" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C162" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D162" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E162" s="7" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F162" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G162" s="7" t="s">
+        <v>1694</v>
+      </c>
+      <c r="H162" s="7" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I162" s="7" t="s">
+        <v>1349</v>
+      </c>
+      <c r="J162" s="7" t="s">
+        <v>2278</v>
+      </c>
+      <c r="K162" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A163" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="D163" s="7" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E163" s="7" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F163" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G163" s="7" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H163" s="7" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I163" s="7" t="s">
+        <v>1350</v>
+      </c>
+      <c r="J163" s="7" t="s">
+        <v>2279</v>
+      </c>
+      <c r="K163" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A164" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="B164" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>745</v>
+      </c>
+      <c r="D164" s="7" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E164" s="7" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F164" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G164" s="7" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H164" s="7" t="s">
+        <v>1909</v>
+      </c>
+      <c r="I164" s="7" t="s">
+        <v>1351</v>
+      </c>
+      <c r="J164" s="7" t="s">
+        <v>2280</v>
+      </c>
+      <c r="K164" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A165" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="B165" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>746</v>
+      </c>
+      <c r="D165" s="7" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E165" s="7" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F165" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G165" s="7" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H165" s="7" t="s">
+        <v>1974</v>
+      </c>
+      <c r="I165" s="7" t="s">
+        <v>2072</v>
+      </c>
+      <c r="J165" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K165" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A166" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="B166" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>746</v>
+      </c>
+      <c r="D166" s="7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E166" s="7" t="s">
+        <v>1353</v>
+      </c>
+      <c r="F166" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G166" s="7" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H166" s="7" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I166" s="7" t="s">
+        <v>1353</v>
+      </c>
+      <c r="J166" s="7" t="s">
+        <v>2281</v>
+      </c>
+      <c r="K166" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A167" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B167" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="D167" s="7" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E167" s="7" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F167" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G167" s="7" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H167" s="7" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I167" s="7" t="s">
+        <v>2073</v>
+      </c>
+      <c r="J167" s="7" t="s">
+        <v>2282</v>
+      </c>
+      <c r="K167" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A168" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="B168" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>748</v>
+      </c>
+      <c r="D168" s="7" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E168" s="7" t="s">
+        <v>1355</v>
+      </c>
+      <c r="F168" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G168" s="7" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H168" s="7" t="s">
+        <v>1975</v>
+      </c>
+      <c r="I168" s="7" t="s">
+        <v>1355</v>
+      </c>
+      <c r="J168" s="7" t="s">
+        <v>2283</v>
+      </c>
+      <c r="K168" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A169" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="B169" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="D169" s="7" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E169" s="7" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F169" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G169" s="7" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H169" s="7" t="s">
+        <v>1959</v>
+      </c>
+      <c r="I169" s="7" t="s">
+        <v>2074</v>
+      </c>
+      <c r="J169" s="7" t="s">
+        <v>2284</v>
+      </c>
+      <c r="K169" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A170" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="B170" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="D170" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E170" s="7" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F170" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G170" s="7" t="s">
+        <v>1702</v>
+      </c>
+      <c r="H170" s="7" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I170" s="7" t="s">
+        <v>2075</v>
+      </c>
+      <c r="J170" s="7" t="s">
+        <v>2285</v>
+      </c>
+      <c r="K170" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A171" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="B171" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>751</v>
+      </c>
+      <c r="D171" s="7" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E171" s="7" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F171" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G171" s="7" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H171" s="7" t="s">
+        <v>1941</v>
+      </c>
+      <c r="I171" s="7" t="s">
+        <v>1358</v>
+      </c>
+      <c r="J171" s="7" t="s">
+        <v>2286</v>
+      </c>
+      <c r="K171" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A172" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B172" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>752</v>
+      </c>
+      <c r="D172" s="7" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E172" s="7" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F172" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G172" s="7" t="s">
+        <v>1704</v>
+      </c>
+      <c r="H172" s="7" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I172" s="7" t="s">
+        <v>2076</v>
+      </c>
+      <c r="J172" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K172" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A173" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>752</v>
+      </c>
+      <c r="D173" s="7" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E173" s="7" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F173" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G173" s="7" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H173" s="7" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I173" s="7" t="s">
+        <v>1360</v>
+      </c>
+      <c r="J173" s="7" t="s">
+        <v>2287</v>
+      </c>
+      <c r="K173" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A174" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="B174" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>752</v>
+      </c>
+      <c r="D174" s="7" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E174" s="7" t="s">
+        <v>1361</v>
+      </c>
+      <c r="F174" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G174" s="7" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H174" s="7" t="s">
+        <v>1976</v>
+      </c>
+      <c r="I174" s="7" t="s">
+        <v>1361</v>
+      </c>
+      <c r="J174" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K174" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A175" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="B175" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>753</v>
+      </c>
+      <c r="D175" s="7" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E175" s="7" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F175" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G175" s="7" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H175" s="7" t="s">
+        <v>1975</v>
+      </c>
+      <c r="I175" s="7" t="s">
+        <v>2077</v>
+      </c>
+      <c r="J175" s="7" t="s">
+        <v>2208</v>
+      </c>
+      <c r="K175" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A176" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="B176" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="C176" s="7" t="s">
+        <v>754</v>
+      </c>
+      <c r="D176" s="7" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E176" s="7" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F176" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G176" s="7" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H176" s="7" t="s">
+        <v>1977</v>
+      </c>
+      <c r="I176" s="7" t="s">
+        <v>1363</v>
+      </c>
+      <c r="J176" s="7" t="s">
+        <v>2288</v>
+      </c>
+      <c r="K176" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A177" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="B177" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="D177" s="7" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E177" s="7" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F177" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G177" s="7" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H177" s="7" t="s">
+        <v>1913</v>
+      </c>
+      <c r="I177" s="7" t="s">
+        <v>2078</v>
+      </c>
+      <c r="J177" s="7" t="s">
+        <v>2289</v>
+      </c>
+      <c r="K177" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A178" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="B178" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="C178" s="7" t="s">
+        <v>756</v>
+      </c>
+      <c r="D178" s="7" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E178" s="7" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F178" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G178" s="7" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H178" s="7" t="s">
+        <v>1978</v>
+      </c>
+      <c r="I178" s="7" t="s">
+        <v>2079</v>
+      </c>
+      <c r="J178" s="7" t="s">
+        <v>2212</v>
+      </c>
+      <c r="K178" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A179" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="B179" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="C179" s="7" t="s">
+        <v>756</v>
+      </c>
+      <c r="D179" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E179" s="7" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F179" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G179" s="7" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H179" s="7" t="s">
+        <v>1948</v>
+      </c>
+      <c r="I179" s="7" t="s">
+        <v>2080</v>
+      </c>
+      <c r="J179" s="7" t="s">
+        <v>2290</v>
+      </c>
+      <c r="K179" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A180" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="B180" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="D180" s="7" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E180" s="7" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F180" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G180" s="7" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H180" s="7" t="s">
+        <v>1958</v>
+      </c>
+      <c r="I180" s="7" t="s">
+        <v>1367</v>
+      </c>
+      <c r="J180" s="7" t="s">
+        <v>2291</v>
+      </c>
+      <c r="K180" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A181" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="D181" s="7" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E181" s="7" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F181" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G181" s="7" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H181" s="7" t="s">
+        <v>1899</v>
+      </c>
+      <c r="I181" s="7" t="s">
+        <v>1368</v>
+      </c>
+      <c r="J181" s="7" t="s">
+        <v>2292</v>
+      </c>
+      <c r="K181" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A182" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B182" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>758</v>
+      </c>
+      <c r="D182" s="7" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E182" s="7" t="s">
+        <v>1369</v>
+      </c>
+      <c r="F182" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G182" s="7" t="s">
+        <v>1714</v>
+      </c>
+      <c r="H182" s="7" t="s">
+        <v>1979</v>
+      </c>
+      <c r="I182" s="7" t="s">
+        <v>2081</v>
+      </c>
+      <c r="J182" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K182" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A183" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="B183" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="C183" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="D183" s="7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E183" s="7" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F183" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G183" s="7" t="s">
+        <v>1715</v>
+      </c>
+      <c r="H183" s="7" t="s">
+        <v>1948</v>
+      </c>
+      <c r="I183" s="7" t="s">
+        <v>2082</v>
+      </c>
+      <c r="J183" s="7" t="s">
+        <v>2258</v>
+      </c>
+      <c r="K183" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A184" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B184" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="C184" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="D184" s="7" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E184" s="7" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F184" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G184" s="7" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H184" s="7" t="s">
+        <v>1948</v>
+      </c>
+      <c r="I184" s="7" t="s">
+        <v>1371</v>
+      </c>
+      <c r="J184" s="7" t="s">
+        <v>2290</v>
+      </c>
+      <c r="K184" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A185" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="B185" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>760</v>
+      </c>
+      <c r="D185" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E185" s="7" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F185" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G185" s="7" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H185" s="7" t="s">
+        <v>1980</v>
+      </c>
+      <c r="I185" s="7" t="s">
+        <v>1372</v>
+      </c>
+      <c r="J185" s="7" t="s">
+        <v>2293</v>
+      </c>
+      <c r="K185" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A186" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="B186" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="C186" s="7" t="s">
+        <v>761</v>
+      </c>
+      <c r="D186" s="7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E186" s="7" t="s">
+        <v>1373</v>
+      </c>
+      <c r="F186" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G186" s="7" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H186" s="7" t="s">
+        <v>1981</v>
+      </c>
+      <c r="I186" s="7" t="s">
+        <v>1373</v>
+      </c>
+      <c r="J186" s="7" t="s">
+        <v>2294</v>
+      </c>
+      <c r="K186" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A187" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="B187" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="C187" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="D187" s="7" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E187" s="7" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F187" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G187" s="7" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H187" s="7" t="s">
+        <v>1956</v>
+      </c>
+      <c r="I187" s="7" t="s">
+        <v>1374</v>
+      </c>
+      <c r="J187" s="7" t="s">
+        <v>2295</v>
+      </c>
+      <c r="K187" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A188" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B188" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="D188" s="7" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E188" s="7" t="s">
+        <v>1375</v>
+      </c>
+      <c r="F188" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G188" s="7" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H188" s="7" t="s">
+        <v>1982</v>
+      </c>
+      <c r="I188" s="7" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J188" s="7" t="s">
+        <v>2296</v>
+      </c>
+      <c r="K188" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A189" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B189" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C189" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D189" s="7" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E189" s="7" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F189" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G189" s="7" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H189" s="7" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I189" s="7" t="s">
+        <v>1376</v>
+      </c>
+      <c r="J189" s="7" t="s">
+        <v>2297</v>
+      </c>
+      <c r="K189" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A190" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B190" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C190" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D190" s="7" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E190" s="7" t="s">
+        <v>1377</v>
+      </c>
+      <c r="F190" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G190" s="7" t="s">
+        <v>1722</v>
+      </c>
+      <c r="H190" s="7" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I190" s="7" t="s">
+        <v>1377</v>
+      </c>
+      <c r="J190" s="7" t="s">
+        <v>2298</v>
+      </c>
+      <c r="K190" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A191" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="B191" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C191" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D191" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E191" s="7" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F191" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G191" s="7" t="s">
+        <v>1723</v>
+      </c>
+      <c r="H191" s="7" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I191" s="7" t="s">
+        <v>1378</v>
+      </c>
+      <c r="J191" s="7" t="s">
+        <v>2299</v>
+      </c>
+      <c r="K191" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A192" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B192" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D192" s="7" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E192" s="7" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F192" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G192" s="7" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H192" s="7" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I192" s="7" t="s">
+        <v>1379</v>
+      </c>
+      <c r="J192" s="7" t="s">
+        <v>2300</v>
+      </c>
+      <c r="K192" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A193" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B193" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D193" s="7" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E193" s="7" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F193" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G193" s="7" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H193" s="7" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I193" s="7" t="s">
+        <v>1380</v>
+      </c>
+      <c r="J193" s="7" t="s">
+        <v>2301</v>
+      </c>
+      <c r="K193" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A194" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="B194" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C194" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D194" s="7" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E194" s="7" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F194" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G194" s="7" t="s">
+        <v>1726</v>
+      </c>
+      <c r="H194" s="7" t="s">
+        <v>1965</v>
+      </c>
+      <c r="I194" s="7" t="s">
+        <v>2084</v>
+      </c>
+      <c r="J194" s="7" t="s">
+        <v>2302</v>
+      </c>
+      <c r="K194" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A195" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B195" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C195" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D195" s="7" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E195" s="7" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F195" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G195" s="7" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H195" s="7" t="s">
+        <v>1941</v>
+      </c>
+      <c r="I195" s="7" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J195" s="7" t="s">
+        <v>2303</v>
+      </c>
+      <c r="K195" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A196" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B196" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C196" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D196" s="7" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E196" s="7" t="s">
+        <v>1383</v>
+      </c>
+      <c r="F196" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G196" s="7" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H196" s="7" t="s">
+        <v>1967</v>
+      </c>
+      <c r="I196" s="7" t="s">
+        <v>2085</v>
+      </c>
+      <c r="J196" s="7" t="s">
+        <v>2304</v>
+      </c>
+      <c r="K196" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A197" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="B197" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C197" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D197" s="7" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E197" s="7" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F197" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G197" s="7" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H197" s="7" t="s">
+        <v>1984</v>
+      </c>
+      <c r="I197" s="7" t="s">
+        <v>1384</v>
+      </c>
+      <c r="J197" s="7" t="s">
+        <v>2305</v>
+      </c>
+      <c r="K197" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A198" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="B198" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C198" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D198" s="7" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E198" s="7" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F198" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G198" s="7" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H198" s="7" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I198" s="7" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J198" s="7" t="s">
+        <v>2306</v>
+      </c>
+      <c r="K198" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A199" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B199" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="C199" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="D199" s="7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E199" s="7" t="s">
+        <v>1385</v>
+      </c>
+      <c r="F199" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G199" s="7" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H199" s="7" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I199" s="7" t="s">
+        <v>1385</v>
+      </c>
+      <c r="J199" s="7" t="s">
+        <v>2307</v>
+      </c>
+      <c r="K199" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A200" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B200" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="C200" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="D200" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E200" s="7" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F200" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G200" s="7" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H200" s="7" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I200" s="7" t="s">
+        <v>1386</v>
+      </c>
+      <c r="J200" s="7" t="s">
+        <v>2308</v>
+      </c>
+      <c r="K200" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A201" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="B201" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="C201" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="D201" s="7" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E201" s="7" t="s">
+        <v>1387</v>
+      </c>
+      <c r="F201" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G201" s="7" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H201" s="7" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I201" s="7" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J201" s="7" t="s">
+        <v>2309</v>
+      </c>
+      <c r="K201" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A202" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="B202" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="C202" s="7" t="s">
+        <v>766</v>
+      </c>
+      <c r="D202" s="7" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E202" s="7" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F202" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G202" s="7" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H202" s="7" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I202" s="7" t="s">
+        <v>1388</v>
+      </c>
+      <c r="J202" s="7" t="s">
+        <v>2310</v>
+      </c>
+      <c r="K202" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A203" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B203" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="C203" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="D203" s="7" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E203" s="7" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F203" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G203" s="7" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H203" s="7" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I203" s="7" t="s">
+        <v>1389</v>
+      </c>
+      <c r="J203" s="7" t="s">
+        <v>2311</v>
+      </c>
+      <c r="K203" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A204" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="B204" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="C204" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="D204" s="7" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E204" s="7" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F204" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G204" s="7" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H204" s="7" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I204" s="7" t="s">
+        <v>1390</v>
+      </c>
+      <c r="J204" s="7" t="s">
+        <v>2312</v>
+      </c>
+      <c r="K204" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A205" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="B205" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="C205" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="D205" s="7" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E205" s="7" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F205" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G205" s="7" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H205" s="7" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I205" s="7" t="s">
+        <v>1391</v>
+      </c>
+      <c r="J205" s="7" t="s">
+        <v>2313</v>
+      </c>
+      <c r="K205" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A206" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="B206" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="C206" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="D206" s="7" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E206" s="7" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F206" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G206" s="7" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H206" s="7" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I206" s="7" t="s">
+        <v>1392</v>
+      </c>
+      <c r="J206" s="7" t="s">
+        <v>2313</v>
+      </c>
+      <c r="K206" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A207" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="B207" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="C207" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="D207" s="7" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E207" s="7" t="s">
+        <v>1393</v>
+      </c>
+      <c r="F207" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G207" s="7" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H207" s="7" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I207" s="7" t="s">
+        <v>1393</v>
+      </c>
+      <c r="J207" s="7" t="s">
+        <v>2314</v>
+      </c>
+      <c r="K207" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A208" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B208" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="C208" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="D208" s="7" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E208" s="7" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F208" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G208" s="7" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H208" s="7" t="s">
+        <v>1967</v>
+      </c>
+      <c r="I208" s="7" t="s">
+        <v>2086</v>
+      </c>
+      <c r="J208" s="7" t="s">
+        <v>2315</v>
+      </c>
+      <c r="K208" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A209" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="B209" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="C209" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="D209" s="7" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E209" s="7" t="s">
+        <v>1395</v>
+      </c>
+      <c r="F209" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G209" s="7" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H209" s="7" t="s">
+        <v>1967</v>
+      </c>
+      <c r="I209" s="7" t="s">
+        <v>1395</v>
+      </c>
+      <c r="J209" s="7" t="s">
+        <v>2316</v>
+      </c>
+      <c r="K209" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A210" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="B210" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="C210" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="D210" s="7" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E210" s="7" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F210" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G210" s="7" t="s">
+        <v>1742</v>
+      </c>
+      <c r="H210" s="7" t="s">
+        <v>1967</v>
+      </c>
+      <c r="I210" s="7" t="s">
+        <v>1396</v>
+      </c>
+      <c r="J210" s="7" t="s">
+        <v>2317</v>
+      </c>
+      <c r="K210" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A211" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="B211" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="C211" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="D211" s="7" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E211" s="7" t="s">
+        <v>1397</v>
+      </c>
+      <c r="F211" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G211" s="7" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H211" s="7" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I211" s="7" t="s">
+        <v>1397</v>
+      </c>
+      <c r="J211" s="7" t="s">
+        <v>2318</v>
+      </c>
+      <c r="K211" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A212" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="B212" s="7" t="s">
+        <v>609</v>
+      </c>
+      <c r="C212" s="7" t="s">
+        <v>768</v>
+      </c>
+      <c r="D212" s="7" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E212" s="7" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F212" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G212" s="7" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H212" s="7" t="s">
+        <v>1941</v>
+      </c>
+      <c r="I212" s="7" t="s">
+        <v>1398</v>
+      </c>
+      <c r="J212" s="7" t="s">
+        <v>2319</v>
+      </c>
+      <c r="K212" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A213" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B213" s="7" t="s">
+        <v>610</v>
+      </c>
+      <c r="C213" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="D213" s="7" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E213" s="7" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F213" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G213" s="7" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H213" s="7" t="s">
+        <v>1942</v>
+      </c>
+      <c r="I213" s="7" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J213" s="7" t="s">
+        <v>2320</v>
+      </c>
+      <c r="K213" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A214" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="B214" s="7" t="s">
+        <v>611</v>
+      </c>
+      <c r="C214" s="7" t="s">
+        <v>770</v>
+      </c>
+      <c r="D214" s="7" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E214" s="7" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F214" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G214" s="7" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H214" s="7" t="s">
+        <v>1957</v>
+      </c>
+      <c r="I214" s="7" t="s">
+        <v>1400</v>
+      </c>
+      <c r="J214" s="7" t="s">
+        <v>2321</v>
+      </c>
+      <c r="K214" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A215" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="B215" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="C215" s="7" t="s">
+        <v>771</v>
+      </c>
+      <c r="D215" s="7" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E215" s="7" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F215" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G215" s="7" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H215" s="7" t="s">
+        <v>1987</v>
+      </c>
+      <c r="I215" s="7" t="s">
+        <v>1401</v>
+      </c>
+      <c r="J215" s="7" t="s">
+        <v>2322</v>
+      </c>
+      <c r="K215" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A216" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="B216" s="7" t="s">
+        <v>613</v>
+      </c>
+      <c r="C216" s="7" t="s">
+        <v>772</v>
+      </c>
+      <c r="D216" s="7" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E216" s="7" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F216" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G216" s="7" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H216" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I216" s="7" t="s">
+        <v>2087</v>
+      </c>
+      <c r="J216" s="7" t="s">
+        <v>2323</v>
+      </c>
+      <c r="K216" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A217" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B217" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="C217" s="7" t="s">
+        <v>773</v>
+      </c>
+      <c r="D217" s="7" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E217" s="7" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F217" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G217" s="7" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H217" s="7" t="s">
+        <v>1967</v>
+      </c>
+      <c r="I217" s="7" t="s">
+        <v>2088</v>
+      </c>
+      <c r="J217" s="7" t="s">
+        <v>2324</v>
+      </c>
+      <c r="K217" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A218" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="B218" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="C218" s="7" t="s">
+        <v>773</v>
+      </c>
+      <c r="D218" s="7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E218" s="7" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F218" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G218" s="7" t="s">
+        <v>1750</v>
+      </c>
+      <c r="H218" s="7" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I218" s="7" t="s">
+        <v>1404</v>
+      </c>
+      <c r="J218" s="7" t="s">
+        <v>2325</v>
+      </c>
+      <c r="K218" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A219" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="B219" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="C219" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="D219" s="7" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E219" s="7" t="s">
+        <v>1405</v>
+      </c>
+      <c r="F219" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G219" s="7" t="s">
+        <v>1751</v>
+      </c>
+      <c r="H219" s="7" t="s">
+        <v>1914</v>
+      </c>
+      <c r="I219" s="7" t="s">
+        <v>1405</v>
+      </c>
+      <c r="J219" s="7" t="s">
+        <v>2326</v>
+      </c>
+      <c r="K219" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A220" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="B220" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="C220" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="D220" s="7" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E220" s="7" t="s">
+        <v>1406</v>
+      </c>
+      <c r="F220" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G220" s="7" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H220" s="7" t="s">
+        <v>1973</v>
+      </c>
+      <c r="I220" s="7" t="s">
+        <v>2089</v>
+      </c>
+      <c r="J220" s="7" t="s">
+        <v>2327</v>
+      </c>
+      <c r="K220" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A221" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="B221" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="C221" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="D221" s="7" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E221" s="7" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F221" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G221" s="7" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H221" s="7" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I221" s="7" t="s">
+        <v>1407</v>
+      </c>
+      <c r="J221" s="7" t="s">
+        <v>2328</v>
+      </c>
+      <c r="K221" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A222" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="B222" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="C222" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="D222" s="7" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E222" s="7" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F222" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G222" s="7" t="s">
+        <v>1754</v>
+      </c>
+      <c r="H222" s="7" t="s">
+        <v>1902</v>
+      </c>
+      <c r="I222" s="7" t="s">
+        <v>1408</v>
+      </c>
+      <c r="J222" s="7" t="s">
+        <v>2329</v>
+      </c>
+      <c r="K222" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A223" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="B223" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="C223" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="D223" s="7" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E223" s="7" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F223" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G223" s="7" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H223" s="7" t="s">
+        <v>1988</v>
+      </c>
+      <c r="I223" s="7" t="s">
+        <v>1409</v>
+      </c>
+      <c r="J223" s="7" t="s">
+        <v>2330</v>
+      </c>
+      <c r="K223" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A224" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="B224" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="C224" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="D224" s="7" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E224" s="7" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F224" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G224" s="7" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H224" s="7" t="s">
+        <v>1906</v>
+      </c>
+      <c r="I224" s="7" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J224" s="7" t="s">
+        <v>2331</v>
+      </c>
+      <c r="K224" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A225" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="B225" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="C225" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="D225" s="7" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E225" s="7" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F225" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G225" s="7" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H225" s="7" t="s">
+        <v>1989</v>
+      </c>
+      <c r="I225" s="7" t="s">
+        <v>1411</v>
+      </c>
+      <c r="J225" s="7" t="s">
+        <v>2332</v>
+      </c>
+      <c r="K225" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A226" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="B226" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="C226" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="D226" s="7" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E226" s="7" t="s">
+        <v>1412</v>
+      </c>
+      <c r="F226" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G226" s="7" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H226" s="7" t="s">
+        <v>1989</v>
+      </c>
+      <c r="I226" s="7" t="s">
+        <v>1412</v>
+      </c>
+      <c r="J226" s="7" t="s">
+        <v>2333</v>
+      </c>
+      <c r="K226" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A227" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B227" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="C227" s="7" t="s">
+        <v>777</v>
+      </c>
+      <c r="D227" s="7" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E227" s="7" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F227" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G227" s="7" t="s">
+        <v>1759</v>
+      </c>
+      <c r="H227" s="7" t="s">
+        <v>1965</v>
+      </c>
+      <c r="I227" s="7" t="s">
+        <v>2090</v>
+      </c>
+      <c r="J227" s="7" t="s">
+        <v>2334</v>
+      </c>
+      <c r="K227" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A228" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="B228" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="C228" s="7" t="s">
+        <v>777</v>
+      </c>
+      <c r="D228" s="7" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E228" s="7" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F228" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G228" s="7" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H228" s="7" t="s">
+        <v>1924</v>
+      </c>
+      <c r="I228" s="7" t="s">
+        <v>1414</v>
+      </c>
+      <c r="J228" s="7" t="s">
+        <v>2335</v>
+      </c>
+      <c r="K228" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A229" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="B229" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="C229" s="7" t="s">
+        <v>778</v>
+      </c>
+      <c r="D229" s="7" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E229" s="7" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F229" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G229" s="7" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H229" s="7" t="s">
+        <v>1990</v>
+      </c>
+      <c r="I229" s="7" t="s">
+        <v>1415</v>
+      </c>
+      <c r="J229" s="7" t="s">
+        <v>2336</v>
+      </c>
+      <c r="K229" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A230" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="B230" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="C230" s="7" t="s">
+        <v>778</v>
+      </c>
+      <c r="D230" s="7" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E230" s="7" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F230" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G230" s="7" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H230" s="7" t="s">
+        <v>1990</v>
+      </c>
+      <c r="I230" s="7" t="s">
+        <v>1416</v>
+      </c>
+      <c r="J230" s="7" t="s">
+        <v>2323</v>
+      </c>
+      <c r="K230" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A231" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="B231" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="C231" s="7" t="s">
+        <v>778</v>
+      </c>
+      <c r="D231" s="7" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E231" s="7" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F231" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G231" s="7" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H231" s="7" t="s">
+        <v>1991</v>
+      </c>
+      <c r="I231" s="7" t="s">
+        <v>1417</v>
+      </c>
+      <c r="J231" s="7" t="s">
+        <v>2337</v>
+      </c>
+      <c r="K231" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A232" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="B232" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="C232" s="7" t="s">
+        <v>778</v>
+      </c>
+      <c r="D232" s="7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E232" s="7" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F232" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G232" s="7" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H232" s="7" t="s">
+        <v>1992</v>
+      </c>
+      <c r="I232" s="7" t="s">
+        <v>1418</v>
+      </c>
+      <c r="J232" s="7" t="s">
+        <v>2338</v>
+      </c>
+      <c r="K232" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A233" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="B233" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="C233" s="7" t="s">
+        <v>779</v>
+      </c>
+      <c r="D233" s="7" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E233" s="7" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F233" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G233" s="7" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H233" s="7" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I233" s="7" t="s">
+        <v>2091</v>
+      </c>
+      <c r="J233" s="7" t="s">
+        <v>2339</v>
+      </c>
+      <c r="K233" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A234" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="B234" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="C234" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="D234" s="7" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E234" s="7" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F234" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G234" s="7" t="s">
+        <v>1766</v>
+      </c>
+      <c r="H234" s="7" t="s">
+        <v>1993</v>
+      </c>
+      <c r="I234" s="7" t="s">
+        <v>1420</v>
+      </c>
+      <c r="J234" s="7" t="s">
+        <v>2340</v>
+      </c>
+      <c r="K234" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A235" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="B235" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="C235" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="D235" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E235" s="7" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F235" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G235" s="7" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H235" s="7" t="s">
+        <v>1994</v>
+      </c>
+      <c r="I235" s="7" t="s">
+        <v>1421</v>
+      </c>
+      <c r="J235" s="7" t="s">
+        <v>2341</v>
+      </c>
+      <c r="K235" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A236" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="B236" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="C236" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="D236" s="7" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E236" s="7" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F236" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G236" s="7" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H236" s="7" t="s">
+        <v>1995</v>
+      </c>
+      <c r="I236" s="7" t="s">
+        <v>1422</v>
+      </c>
+      <c r="J236" s="7" t="s">
+        <v>2342</v>
+      </c>
+      <c r="K236" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A237" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="B237" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="C237" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="D237" s="7" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E237" s="7" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F237" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G237" s="7" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H237" s="7" t="s">
+        <v>1996</v>
+      </c>
+      <c r="I237" s="7" t="s">
+        <v>1423</v>
+      </c>
+      <c r="J237" s="7" t="s">
+        <v>2343</v>
+      </c>
+      <c r="K237" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A238" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B238" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="C238" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="D238" s="7" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E238" s="7" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F238" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G238" s="7" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H238" s="7" t="s">
+        <v>1996</v>
+      </c>
+      <c r="I238" s="7" t="s">
+        <v>1424</v>
+      </c>
+      <c r="J238" s="7" t="s">
+        <v>2342</v>
+      </c>
+      <c r="K238" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A239" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="B239" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="C239" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="D239" s="7" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E239" s="7" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F239" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G239" s="7" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H239" s="7" t="s">
+        <v>1997</v>
+      </c>
+      <c r="I239" s="7" t="s">
+        <v>1425</v>
+      </c>
+      <c r="J239" s="7" t="s">
+        <v>2342</v>
+      </c>
+      <c r="K239" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A240" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="B240" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="C240" s="7" t="s">
+        <v>783</v>
+      </c>
+      <c r="D240" s="7" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E240" s="7" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F240" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G240" s="7" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H240" s="7" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I240" s="7" t="s">
+        <v>2092</v>
+      </c>
+      <c r="J240" s="7" t="s">
+        <v>2344</v>
+      </c>
+      <c r="K240" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A241" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="B241" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="C241" s="7" t="s">
+        <v>783</v>
+      </c>
+      <c r="D241" s="7" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E241" s="7" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F241" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G241" s="7" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H241" s="7" t="s">
+        <v>1935</v>
+      </c>
+      <c r="I241" s="7" t="s">
+        <v>2093</v>
+      </c>
+      <c r="J241" s="7" t="s">
+        <v>2345</v>
+      </c>
+      <c r="K241" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A242" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="B242" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="C242" s="7" t="s">
+        <v>783</v>
+      </c>
+      <c r="D242" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E242" s="7" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F242" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G242" s="7" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H242" s="7" t="s">
+        <v>1927</v>
+      </c>
+      <c r="I242" s="7" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J242" s="7" t="s">
+        <v>2346</v>
+      </c>
+      <c r="K242" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A243" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="B243" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="C243" s="7" t="s">
+        <v>784</v>
+      </c>
+      <c r="D243" s="7" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E243" s="7" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F243" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G243" s="7" t="s">
+        <v>1775</v>
+      </c>
+      <c r="H243" s="7" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I243" s="7" t="s">
+        <v>1429</v>
+      </c>
+      <c r="J243" s="7" t="s">
+        <v>2347</v>
+      </c>
+      <c r="K243" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A244" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B244" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="C244" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="D244" s="7" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E244" s="7" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F244" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G244" s="7" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H244" s="7" t="s">
+        <v>1957</v>
+      </c>
+      <c r="I244" s="7" t="s">
+        <v>2094</v>
+      </c>
+      <c r="J244" s="7" t="s">
+        <v>2348</v>
+      </c>
+      <c r="K244" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A245" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="B245" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="C245" s="7" t="s">
+        <v>786</v>
+      </c>
+      <c r="D245" s="7" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E245" s="7" t="s">
+        <v>1431</v>
+      </c>
+      <c r="F245" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G245" s="7" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H245" s="7" t="s">
+        <v>1998</v>
+      </c>
+      <c r="I245" s="7" t="s">
+        <v>1431</v>
+      </c>
+      <c r="J245" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K245" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A246" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="B246" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C246" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D246" s="7" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E246" s="7" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F246" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G246" s="7" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H246" s="7" t="s">
+        <v>1909</v>
+      </c>
+      <c r="I246" s="7" t="s">
+        <v>1432</v>
+      </c>
+      <c r="J246" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K246" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A247" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B247" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C247" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D247" s="7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E247" s="7" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F247" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G247" s="7" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H247" s="7" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I247" s="7" t="s">
+        <v>1433</v>
+      </c>
+      <c r="J247" s="7" t="s">
+        <v>2349</v>
+      </c>
+      <c r="K247" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A248" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="B248" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="C248" s="7" t="s">
+        <v>787</v>
+      </c>
+      <c r="D248" s="7" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E248" s="7" t="s">
+        <v>1434</v>
+      </c>
+      <c r="F248" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G248" s="7" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H248" s="7" t="s">
+        <v>1922</v>
+      </c>
+      <c r="I248" s="7" t="s">
+        <v>2095</v>
+      </c>
+      <c r="J248" s="7" t="s">
+        <v>2350</v>
+      </c>
+      <c r="K248" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A249" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="B249" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="C249" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="D249" s="7" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E249" s="7" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F249" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G249" s="7" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H249" s="7" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I249" s="7" t="s">
+        <v>2096</v>
+      </c>
+      <c r="J249" s="7" t="s">
+        <v>2351</v>
+      </c>
+      <c r="K249" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A250" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B250" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="C250" s="7" t="s">
+        <v>789</v>
+      </c>
+      <c r="D250" s="7" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E250" s="7" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F250" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G250" s="7" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H250" s="7" t="s">
+        <v>1999</v>
+      </c>
+      <c r="I250" s="7" t="s">
+        <v>1436</v>
+      </c>
+      <c r="J250" s="7" t="s">
+        <v>2352</v>
+      </c>
+      <c r="K250" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A251" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="B251" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="C251" s="7" t="s">
+        <v>790</v>
+      </c>
+      <c r="D251" s="7" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E251" s="7" t="s">
+        <v>1437</v>
+      </c>
+      <c r="F251" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G251" s="7" t="s">
+        <v>1783</v>
+      </c>
+      <c r="H251" s="7" t="s">
+        <v>2000</v>
+      </c>
+      <c r="I251" s="7" t="s">
+        <v>1437</v>
+      </c>
+      <c r="J251" s="7" t="s">
+        <v>2353</v>
+      </c>
+      <c r="K251" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A252" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="B252" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="C252" s="7" t="s">
+        <v>790</v>
+      </c>
+      <c r="D252" s="7" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E252" s="7" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F252" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G252" s="7" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H252" s="7" t="s">
+        <v>2000</v>
+      </c>
+      <c r="I252" s="7" t="s">
+        <v>2097</v>
+      </c>
+      <c r="J252" s="7" t="s">
+        <v>2354</v>
+      </c>
+      <c r="K252" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A253" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="B253" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="C253" s="7" t="s">
+        <v>791</v>
+      </c>
+      <c r="D253" s="7" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E253" s="7" t="s">
+        <v>1439</v>
+      </c>
+      <c r="F253" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G253" s="7" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H253" s="7" t="s">
+        <v>1998</v>
+      </c>
+      <c r="I253" s="7" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J253" s="7" t="s">
+        <v>2212</v>
+      </c>
+      <c r="K253" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A254" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="B254" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="C254" s="7" t="s">
+        <v>792</v>
+      </c>
+      <c r="D254" s="7" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E254" s="7" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F254" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G254" s="7" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H254" s="7" t="s">
+        <v>1951</v>
+      </c>
+      <c r="I254" s="7" t="s">
+        <v>1440</v>
+      </c>
+      <c r="J254" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K254" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A255" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B255" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C255" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D255" s="7" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E255" s="7" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F255" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G255" s="7" t="s">
+        <v>1787</v>
+      </c>
+      <c r="H255" s="7" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I255" s="7" t="s">
+        <v>1441</v>
+      </c>
+      <c r="J255" s="7" t="s">
+        <v>2355</v>
+      </c>
+      <c r="K255" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A256" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="B256" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="C256" s="7" t="s">
+        <v>793</v>
+      </c>
+      <c r="D256" s="7" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E256" s="7" t="s">
+        <v>1442</v>
+      </c>
+      <c r="F256" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G256" s="7" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H256" s="7" t="s">
+        <v>2001</v>
+      </c>
+      <c r="I256" s="7" t="s">
+        <v>1442</v>
+      </c>
+      <c r="J256" s="7" t="s">
+        <v>2356</v>
+      </c>
+      <c r="K256" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A257" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="B257" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="C257" s="7" t="s">
+        <v>793</v>
+      </c>
+      <c r="D257" s="7" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E257" s="7" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F257" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G257" s="7" t="s">
+        <v>1789</v>
+      </c>
+      <c r="H257" s="7" t="s">
+        <v>1947</v>
+      </c>
+      <c r="I257" s="7" t="s">
+        <v>1443</v>
+      </c>
+      <c r="J257" s="7" t="s">
+        <v>2357</v>
+      </c>
+      <c r="K257" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A258" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="B258" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="C258" s="7" t="s">
+        <v>793</v>
+      </c>
+      <c r="D258" s="7" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E258" s="7" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F258" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G258" s="7" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H258" s="7" t="s">
+        <v>1947</v>
+      </c>
+      <c r="I258" s="7" t="s">
+        <v>1444</v>
+      </c>
+      <c r="J258" s="7" t="s">
+        <v>2358</v>
+      </c>
+      <c r="K258" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A259" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="B259" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="C259" s="7" t="s">
+        <v>794</v>
+      </c>
+      <c r="D259" s="7" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E259" s="7" t="s">
+        <v>1445</v>
+      </c>
+      <c r="F259" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G259" s="7" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H259" s="7" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I259" s="7" t="s">
+        <v>1445</v>
+      </c>
+      <c r="J259" s="7" t="s">
+        <v>2359</v>
+      </c>
+      <c r="K259" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A260" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="B260" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="C260" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="D260" s="7" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E260" s="7" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F260" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G260" s="7" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H260" s="7" t="s">
+        <v>1928</v>
+      </c>
+      <c r="I260" s="7" t="s">
+        <v>1446</v>
+      </c>
+      <c r="J260" s="7" t="s">
+        <v>2360</v>
+      </c>
+      <c r="K260" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A261" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B261" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="C261" s="7" t="s">
+        <v>796</v>
+      </c>
+      <c r="D261" s="7" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E261" s="7" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F261" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G261" s="7" t="s">
+        <v>1793</v>
+      </c>
+      <c r="H261" s="7" t="s">
+        <v>1948</v>
+      </c>
+      <c r="I261" s="7" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J261" s="7" t="s">
+        <v>2361</v>
+      </c>
+      <c r="K261" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A262" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="B262" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="C262" s="7" t="s">
+        <v>797</v>
+      </c>
+      <c r="D262" s="7" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E262" s="7" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F262" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G262" s="7" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H262" s="7" t="s">
+        <v>2002</v>
+      </c>
+      <c r="I262" s="7" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J262" s="7" t="s">
+        <v>2362</v>
+      </c>
+      <c r="K262" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A263" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="B263" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="C263" s="7" t="s">
+        <v>798</v>
+      </c>
+      <c r="D263" s="7" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E263" s="7" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F263" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G263" s="7" t="s">
+        <v>1795</v>
+      </c>
+      <c r="H263" s="7" t="s">
+        <v>1909</v>
+      </c>
+      <c r="I263" s="7" t="s">
+        <v>2098</v>
+      </c>
+      <c r="J263" s="7" t="s">
+        <v>2363</v>
+      </c>
+      <c r="K263" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A264" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="B264" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="C264" s="7" t="s">
+        <v>799</v>
+      </c>
+      <c r="D264" s="7" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E264" s="7" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F264" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G264" s="7" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H264" s="7" t="s">
+        <v>2003</v>
+      </c>
+      <c r="I264" s="7" t="s">
+        <v>1450</v>
+      </c>
+      <c r="J264" s="7" t="s">
+        <v>2364</v>
+      </c>
+      <c r="K264" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A265" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="B265" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="C265" s="7" t="s">
+        <v>799</v>
+      </c>
+      <c r="D265" s="7" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E265" s="7" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F265" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G265" s="7" t="s">
+        <v>1797</v>
+      </c>
+      <c r="H265" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I265" s="7" t="s">
+        <v>2099</v>
+      </c>
+      <c r="J265" s="7" t="s">
+        <v>2365</v>
+      </c>
+      <c r="K265" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A266" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="B266" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="C266" s="7" t="s">
+        <v>800</v>
+      </c>
+      <c r="D266" s="7" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E266" s="7" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F266" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G266" s="7" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H266" s="7" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I266" s="7" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J266" s="7" t="s">
+        <v>2366</v>
+      </c>
+      <c r="K266" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A267" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B267" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="C267" s="7" t="s">
+        <v>801</v>
+      </c>
+      <c r="D267" s="7" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E267" s="7" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F267" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G267" s="7" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H267" s="7" t="s">
+        <v>1965</v>
+      </c>
+      <c r="I267" s="7" t="s">
+        <v>1452</v>
+      </c>
+      <c r="J267" s="7" t="s">
+        <v>2367</v>
+      </c>
+      <c r="K267" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="268" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A268" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="B268" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="C268" s="7" t="s">
+        <v>802</v>
+      </c>
+      <c r="D268" s="7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E268" s="7" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F268" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G268" s="7" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H268" s="7" t="s">
+        <v>1982</v>
+      </c>
+      <c r="I268" s="7" t="s">
+        <v>2100</v>
+      </c>
+      <c r="J268" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K268" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="269" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A269" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="B269" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="C269" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="D269" s="7" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E269" s="7" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F269" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G269" s="7" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H269" s="7" t="s">
+        <v>2003</v>
+      </c>
+      <c r="I269" s="7" t="s">
+        <v>2101</v>
+      </c>
+      <c r="J269" s="7" t="s">
+        <v>2368</v>
+      </c>
+      <c r="K269" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A270" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="B270" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="C270" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="D270" s="7" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E270" s="7" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F270" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G270" s="7" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H270" s="7" t="s">
+        <v>2003</v>
+      </c>
+      <c r="I270" s="7" t="s">
+        <v>1455</v>
+      </c>
+      <c r="J270" s="7" t="s">
+        <v>2369</v>
+      </c>
+      <c r="K270" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A271" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="B271" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="C271" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="D271" s="7" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E271" s="7" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F271" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G271" s="7" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H271" s="7" t="s">
+        <v>2004</v>
+      </c>
+      <c r="I271" s="7" t="s">
+        <v>1456</v>
+      </c>
+      <c r="J271" s="7" t="s">
+        <v>2370</v>
+      </c>
+      <c r="K271" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A272" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="B272" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="C272" s="7" t="s">
+        <v>805</v>
+      </c>
+      <c r="D272" s="7" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E272" s="7" t="s">
+        <v>1457</v>
+      </c>
+      <c r="F272" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G272" s="7" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H272" s="7" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I272" s="7" t="s">
+        <v>2102</v>
+      </c>
+      <c r="J272" s="7" t="s">
+        <v>2371</v>
+      </c>
+      <c r="K272" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A273" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="B273" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="C273" s="7" t="s">
+        <v>806</v>
+      </c>
+      <c r="D273" s="7" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E273" s="7" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F273" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G273" s="7" t="s">
+        <v>1805</v>
+      </c>
+      <c r="H273" s="7" t="s">
+        <v>1958</v>
+      </c>
+      <c r="I273" s="7" t="s">
+        <v>1458</v>
+      </c>
+      <c r="J273" s="7" t="s">
+        <v>2185</v>
+      </c>
+      <c r="K273" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A274" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="B274" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="C274" s="7" t="s">
+        <v>807</v>
+      </c>
+      <c r="D274" s="7" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E274" s="7" t="s">
+        <v>1459</v>
+      </c>
+      <c r="F274" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G274" s="7" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H274" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I274" s="7" t="s">
+        <v>2103</v>
+      </c>
+      <c r="J274" s="7" t="s">
+        <v>2301</v>
+      </c>
+      <c r="K274" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A275" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="B275" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="C275" s="7" t="s">
+        <v>808</v>
+      </c>
+      <c r="D275" s="7" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E275" s="7" t="s">
+        <v>1460</v>
+      </c>
+      <c r="F275" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G275" s="7" t="s">
+        <v>1807</v>
+      </c>
+      <c r="H275" s="7" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I275" s="7" t="s">
+        <v>1460</v>
+      </c>
+      <c r="J275" s="7" t="s">
+        <v>2372</v>
+      </c>
+      <c r="K275" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A276" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="B276" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="C276" s="7" t="s">
+        <v>808</v>
+      </c>
+      <c r="D276" s="7" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E276" s="7" t="s">
+        <v>1461</v>
+      </c>
+      <c r="F276" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G276" s="7" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H276" s="7" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I276" s="7" t="s">
+        <v>1461</v>
+      </c>
+      <c r="J276" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K276" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A277" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="B277" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="C277" s="7" t="s">
+        <v>808</v>
+      </c>
+      <c r="D277" s="7" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E277" s="7" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F277" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G277" s="7" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H277" s="7" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I277" s="7" t="s">
+        <v>1462</v>
+      </c>
+      <c r="J277" s="7" t="s">
+        <v>2373</v>
+      </c>
+      <c r="K277" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="278" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A278" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B278" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="C278" s="7" t="s">
+        <v>809</v>
+      </c>
+      <c r="D278" s="7" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E278" s="7" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F278" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G278" s="7" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H278" s="7" t="s">
+        <v>1948</v>
+      </c>
+      <c r="I278" s="7" t="s">
+        <v>2104</v>
+      </c>
+      <c r="J278" s="7" t="s">
+        <v>2374</v>
+      </c>
+      <c r="K278" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="279" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A279" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="B279" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="C279" s="7" t="s">
+        <v>809</v>
+      </c>
+      <c r="D279" s="7" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E279" s="7" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F279" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G279" s="7" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H279" s="7" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I279" s="7" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J279" s="7" t="s">
+        <v>2375</v>
+      </c>
+      <c r="K279" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="280" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A280" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="B280" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="C280" s="7" t="s">
+        <v>810</v>
+      </c>
+      <c r="D280" s="7" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E280" s="7" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F280" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G280" s="7" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H280" s="7" t="s">
+        <v>2006</v>
+      </c>
+      <c r="I280" s="7" t="s">
+        <v>1465</v>
+      </c>
+      <c r="J280" s="7" t="s">
+        <v>2376</v>
+      </c>
+      <c r="K280" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="281" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A281" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="B281" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="C281" s="7" t="s">
+        <v>811</v>
+      </c>
+      <c r="D281" s="7" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E281" s="7" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F281" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G281" s="7" t="s">
+        <v>1813</v>
+      </c>
+      <c r="H281" s="7" t="s">
+        <v>2007</v>
+      </c>
+      <c r="I281" s="7" t="s">
+        <v>1466</v>
+      </c>
+      <c r="J281" s="7" t="s">
+        <v>2377</v>
+      </c>
+      <c r="K281" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A282" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="B282" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="C282" s="7" t="s">
+        <v>812</v>
+      </c>
+      <c r="D282" s="7" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E282" s="7" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F282" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G282" s="7" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H282" s="7" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I282" s="7" t="s">
+        <v>1467</v>
+      </c>
+      <c r="J282" s="7" t="s">
+        <v>2378</v>
+      </c>
+      <c r="K282" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A283" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="B283" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="C283" s="7" t="s">
+        <v>813</v>
+      </c>
+      <c r="D283" s="7" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E283" s="7" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F283" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G283" s="7" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H283" s="7" t="s">
+        <v>1965</v>
+      </c>
+      <c r="I283" s="7" t="s">
+        <v>2105</v>
+      </c>
+      <c r="J283" s="7" t="s">
+        <v>2379</v>
+      </c>
+      <c r="K283" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A284" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="B284" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="C284" s="7" t="s">
+        <v>813</v>
+      </c>
+      <c r="D284" s="7" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E284" s="7" t="s">
+        <v>1469</v>
+      </c>
+      <c r="F284" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G284" s="7" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H284" s="7" t="s">
+        <v>1907</v>
+      </c>
+      <c r="I284" s="7" t="s">
+        <v>1469</v>
+      </c>
+      <c r="J284" s="7" t="s">
+        <v>2380</v>
+      </c>
+      <c r="K284" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A285" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="B285" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="C285" s="7" t="s">
+        <v>814</v>
+      </c>
+      <c r="D285" s="7" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E285" s="7" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F285" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G285" s="7" t="s">
+        <v>1817</v>
+      </c>
+      <c r="H285" s="7" t="s">
+        <v>1959</v>
+      </c>
+      <c r="I285" s="7" t="s">
+        <v>2106</v>
+      </c>
+      <c r="J285" s="7" t="s">
+        <v>2381</v>
+      </c>
+      <c r="K285" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="286" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A286" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="B286" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="C286" s="7" t="s">
+        <v>814</v>
+      </c>
+      <c r="D286" s="7" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E286" s="7" t="s">
+        <v>1471</v>
+      </c>
+      <c r="F286" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G286" s="7" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H286" s="7" t="s">
+        <v>1959</v>
+      </c>
+      <c r="I286" s="7" t="s">
+        <v>2107</v>
+      </c>
+      <c r="J286" s="7" t="s">
+        <v>2381</v>
+      </c>
+      <c r="K286" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="287" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A287" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="B287" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="C287" s="7" t="s">
+        <v>814</v>
+      </c>
+      <c r="D287" s="7" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E287" s="7" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F287" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G287" s="7" t="s">
+        <v>1819</v>
+      </c>
+      <c r="H287" s="7" t="s">
+        <v>1958</v>
+      </c>
+      <c r="I287" s="7" t="s">
+        <v>1472</v>
+      </c>
+      <c r="J287" s="7" t="s">
+        <v>2381</v>
+      </c>
+      <c r="K287" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="288" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A288" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="B288" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="C288" s="7" t="s">
+        <v>815</v>
+      </c>
+      <c r="D288" s="7" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E288" s="7" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F288" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G288" s="7" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H288" s="7" t="s">
+        <v>2008</v>
+      </c>
+      <c r="I288" s="7" t="s">
+        <v>1473</v>
+      </c>
+      <c r="J288" s="7" t="s">
+        <v>2382</v>
+      </c>
+      <c r="K288" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="289" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A289" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="B289" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="C289" s="7" t="s">
+        <v>816</v>
+      </c>
+      <c r="D289" s="7" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E289" s="7" t="s">
+        <v>1474</v>
+      </c>
+      <c r="F289" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G289" s="7" t="s">
+        <v>1821</v>
+      </c>
+      <c r="H289" s="7" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I289" s="7" t="s">
+        <v>1474</v>
+      </c>
+      <c r="J289" s="7" t="s">
+        <v>2383</v>
+      </c>
+      <c r="K289" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A290" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="B290" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="C290" s="7" t="s">
+        <v>817</v>
+      </c>
+      <c r="D290" s="7" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E290" s="7" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F290" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G290" s="7" t="s">
+        <v>1822</v>
+      </c>
+      <c r="H290" s="7" t="s">
+        <v>1987</v>
+      </c>
+      <c r="I290" s="7" t="s">
+        <v>1475</v>
+      </c>
+      <c r="J290" s="7" t="s">
+        <v>2384</v>
+      </c>
+      <c r="K290" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A291" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="B291" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="C291" s="7" t="s">
+        <v>818</v>
+      </c>
+      <c r="D291" s="7" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E291" s="7" t="s">
+        <v>1476</v>
+      </c>
+      <c r="F291" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G291" s="7" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H291" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I291" s="7" t="s">
+        <v>2108</v>
+      </c>
+      <c r="J291" s="7" t="s">
+        <v>2385</v>
+      </c>
+      <c r="K291" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A292" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="B292" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="C292" s="7" t="s">
+        <v>819</v>
+      </c>
+      <c r="D292" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E292" s="7" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F292" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G292" s="7" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H292" s="7" t="s">
+        <v>2010</v>
+      </c>
+      <c r="I292" s="7" t="s">
+        <v>1477</v>
+      </c>
+      <c r="J292" s="7" t="s">
+        <v>2386</v>
+      </c>
+      <c r="K292" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A293" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="B293" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="C293" s="7" t="s">
+        <v>820</v>
+      </c>
+      <c r="D293" s="7" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E293" s="7" t="s">
+        <v>1478</v>
+      </c>
+      <c r="F293" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G293" s="7" t="s">
+        <v>1825</v>
+      </c>
+      <c r="H293" s="7" t="s">
+        <v>1998</v>
+      </c>
+      <c r="I293" s="7" t="s">
+        <v>1478</v>
+      </c>
+      <c r="J293" s="7" t="s">
+        <v>2387</v>
+      </c>
+      <c r="K293" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A294" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="B294" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="C294" s="7" t="s">
+        <v>820</v>
+      </c>
+      <c r="D294" s="7" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E294" s="7" t="s">
+        <v>1479</v>
+      </c>
+      <c r="F294" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G294" s="7" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H294" s="7" t="s">
+        <v>1998</v>
+      </c>
+      <c r="I294" s="7" t="s">
+        <v>1479</v>
+      </c>
+      <c r="J294" s="7" t="s">
+        <v>2388</v>
+      </c>
+      <c r="K294" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A295" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="B295" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="C295" s="7" t="s">
+        <v>820</v>
+      </c>
+      <c r="D295" s="7" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E295" s="7" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F295" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G295" s="7" t="s">
+        <v>1827</v>
+      </c>
+      <c r="H295" s="7" t="s">
+        <v>1998</v>
+      </c>
+      <c r="I295" s="7" t="s">
+        <v>1480</v>
+      </c>
+      <c r="J295" s="7" t="s">
+        <v>2389</v>
+      </c>
+      <c r="K295" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="296" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A296" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="B296" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="C296" s="7" t="s">
+        <v>821</v>
+      </c>
+      <c r="D296" s="7" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E296" s="7" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F296" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G296" s="7" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H296" s="7" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I296" s="7" t="s">
+        <v>1481</v>
+      </c>
+      <c r="J296" s="7" t="s">
+        <v>2390</v>
+      </c>
+      <c r="K296" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="297" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A297" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="B297" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="C297" s="7" t="s">
+        <v>822</v>
+      </c>
+      <c r="D297" s="7" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E297" s="7" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F297" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G297" s="7" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H297" s="7" t="s">
+        <v>2011</v>
+      </c>
+      <c r="I297" s="7" t="s">
+        <v>1403</v>
+      </c>
+      <c r="J297" s="7" t="s">
+        <v>2391</v>
+      </c>
+      <c r="K297" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="298" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A298" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="B298" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="C298" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="D298" s="7" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E298" s="7" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F298" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G298" s="7" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H298" s="7" t="s">
+        <v>2012</v>
+      </c>
+      <c r="I298" s="7" t="s">
+        <v>1482</v>
+      </c>
+      <c r="J298" s="7" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K298" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="299" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A299" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="B299" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="C299" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="D299" s="7" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E299" s="7" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F299" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G299" s="7" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H299" s="7" t="s">
+        <v>1928</v>
+      </c>
+      <c r="I299" s="7" t="s">
+        <v>1483</v>
+      </c>
+      <c r="J299" s="7" t="s">
+        <v>2393</v>
+      </c>
+      <c r="K299" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="300" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A300" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="B300" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="C300" s="7" t="s">
+        <v>824</v>
+      </c>
+      <c r="D300" s="7" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E300" s="7" t="s">
+        <v>1484</v>
+      </c>
+      <c r="F300" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G300" s="7" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H300" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I300" s="7" t="s">
+        <v>2109</v>
+      </c>
+      <c r="J300" s="7" t="s">
+        <v>2394</v>
+      </c>
+      <c r="K300" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="301" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A301" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="B301" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="C301" s="7" t="s">
+        <v>825</v>
+      </c>
+      <c r="D301" s="7" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E301" s="7" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F301" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G301" s="7" t="s">
+        <v>1833</v>
+      </c>
+      <c r="H301" s="7" t="s">
+        <v>2013</v>
+      </c>
+      <c r="I301" s="7" t="s">
+        <v>2110</v>
+      </c>
+      <c r="J301" s="7" t="s">
+        <v>2302</v>
+      </c>
+      <c r="K301" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="302" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A302" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="B302" s="7" t="s">
+        <v>667</v>
+      </c>
+      <c r="C302" s="7" t="s">
+        <v>826</v>
+      </c>
+      <c r="D302" s="7" t="s">
+        <v>908</v>
+      </c>
+      <c r="E302" s="7" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F302" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G302" s="7" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H302" s="7" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I302" s="7" t="s">
+        <v>1486</v>
+      </c>
+      <c r="J302" s="7" t="s">
+        <v>2395</v>
+      </c>
+      <c r="K302" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="303" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A303" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="B303" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="C303" s="7" t="s">
+        <v>827</v>
+      </c>
+      <c r="D303" s="7" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E303" s="7" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F303" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G303" s="7" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H303" s="7" t="s">
+        <v>2014</v>
+      </c>
+      <c r="I303" s="7" t="s">
+        <v>2111</v>
+      </c>
+      <c r="J303" s="7" t="s">
+        <v>2396</v>
+      </c>
+      <c r="K303" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="304" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A304" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="B304" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="C304" s="7" t="s">
+        <v>828</v>
+      </c>
+      <c r="D304" s="7" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E304" s="7" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F304" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G304" s="7" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H304" s="7" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I304" s="7" t="s">
+        <v>1488</v>
+      </c>
+      <c r="J304" s="7" t="s">
+        <v>2397</v>
+      </c>
+      <c r="K304" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A305" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="B305" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="C305" s="7" t="s">
+        <v>829</v>
+      </c>
+      <c r="D305" s="7" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E305" s="7" t="s">
+        <v>1489</v>
+      </c>
+      <c r="F305" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G305" s="7" t="s">
+        <v>1837</v>
+      </c>
+      <c r="H305" s="7" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I305" s="7" t="s">
+        <v>1489</v>
+      </c>
+      <c r="J305" s="7" t="s">
+        <v>2398</v>
+      </c>
+      <c r="K305" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A306" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="B306" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="C306" s="7" t="s">
+        <v>830</v>
+      </c>
+      <c r="D306" s="7" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E306" s="7" t="s">
+        <v>1490</v>
+      </c>
+      <c r="F306" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G306" s="7" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H306" s="7" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I306" s="7" t="s">
+        <v>1490</v>
+      </c>
+      <c r="J306" s="7" t="s">
+        <v>2399</v>
+      </c>
+      <c r="K306" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A307" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B307" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="C307" s="7" t="s">
+        <v>831</v>
+      </c>
+      <c r="D307" s="7" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E307" s="7" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F307" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G307" s="7" t="s">
+        <v>1839</v>
+      </c>
+      <c r="H307" s="7" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I307" s="7" t="s">
+        <v>1491</v>
+      </c>
+      <c r="J307" s="7" t="s">
+        <v>2400</v>
+      </c>
+      <c r="K307" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A308" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="B308" s="7" t="s">
+        <v>673</v>
+      </c>
+      <c r="C308" s="7" t="s">
+        <v>832</v>
+      </c>
+      <c r="D308" s="7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E308" s="7" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F308" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G308" s="7" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H308" s="7" t="s">
+        <v>1955</v>
+      </c>
+      <c r="I308" s="7" t="s">
+        <v>1492</v>
+      </c>
+      <c r="J308" s="7" t="s">
+        <v>2401</v>
+      </c>
+      <c r="K308" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A309" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="B309" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="C309" s="7" t="s">
+        <v>833</v>
+      </c>
+      <c r="D309" s="7" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E309" s="7" t="s">
+        <v>1493</v>
+      </c>
+      <c r="F309" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G309" s="7" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H309" s="7" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I309" s="7" t="s">
+        <v>1493</v>
+      </c>
+      <c r="J309" s="7" t="s">
+        <v>2402</v>
+      </c>
+      <c r="K309" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A310" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="B310" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="C310" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="D310" s="7" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E310" s="7" t="s">
+        <v>1494</v>
+      </c>
+      <c r="F310" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G310" s="7" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H310" s="7" t="s">
+        <v>2016</v>
+      </c>
+      <c r="I310" s="7" t="s">
+        <v>1494</v>
+      </c>
+      <c r="J310" s="7" t="s">
+        <v>2403</v>
+      </c>
+      <c r="K310" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="311" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A311" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="B311" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="C311" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="D311" s="7" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E311" s="7" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F311" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G311" s="7" t="s">
+        <v>1843</v>
+      </c>
+      <c r="H311" s="7" t="s">
+        <v>1969</v>
+      </c>
+      <c r="I311" s="7" t="s">
+        <v>1495</v>
+      </c>
+      <c r="J311" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K311" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="312" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A312" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="B312" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="C312" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="D312" s="7" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E312" s="7" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F312" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G312" s="7" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H312" s="7" t="s">
+        <v>1922</v>
+      </c>
+      <c r="I312" s="7" t="s">
+        <v>2112</v>
+      </c>
+      <c r="J312" s="7" t="s">
+        <v>2404</v>
+      </c>
+      <c r="K312" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="313" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A313" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B313" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="C313" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="D313" s="7" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E313" s="7" t="s">
+        <v>1497</v>
+      </c>
+      <c r="F313" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G313" s="7" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H313" s="7" t="s">
+        <v>2017</v>
+      </c>
+      <c r="I313" s="7" t="s">
+        <v>1497</v>
+      </c>
+      <c r="J313" s="7" t="s">
+        <v>2405</v>
+      </c>
+      <c r="K313" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="314" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A314" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="B314" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="C314" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="D314" s="7" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E314" s="7" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F314" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G314" s="7" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H314" s="7" t="s">
+        <v>1941</v>
+      </c>
+      <c r="I314" s="7" t="s">
+        <v>1347</v>
+      </c>
+      <c r="J314" s="7" t="s">
+        <v>2406</v>
+      </c>
+      <c r="K314" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="315" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A315" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="B315" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="C315" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="D315" s="7" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E315" s="7" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F315" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G315" s="7" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H315" s="7" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I315" s="7" t="s">
+        <v>1347</v>
+      </c>
+      <c r="J315" s="7" t="s">
+        <v>2407</v>
+      </c>
+      <c r="K315" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="316" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A316" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="B316" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="C316" s="7" t="s">
+        <v>838</v>
+      </c>
+      <c r="D316" s="7" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E316" s="7" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F316" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G316" s="7" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H316" s="7" t="s">
+        <v>2018</v>
+      </c>
+      <c r="I316" s="7" t="s">
+        <v>1498</v>
+      </c>
+      <c r="J316" s="7" t="s">
+        <v>2408</v>
+      </c>
+      <c r="K316" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="317" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A317" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="B317" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="C317" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="D317" s="7" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E317" s="7" t="s">
+        <v>1499</v>
+      </c>
+      <c r="F317" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G317" s="7" t="s">
+        <v>1849</v>
+      </c>
+      <c r="H317" s="7" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I317" s="7" t="s">
+        <v>1499</v>
+      </c>
+      <c r="J317" s="7" t="s">
+        <v>2409</v>
+      </c>
+      <c r="K317" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="318" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A318" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="B318" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="C318" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="D318" s="7" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E318" s="7" t="s">
+        <v>1500</v>
+      </c>
+      <c r="F318" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G318" s="7" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H318" s="7" t="s">
+        <v>2019</v>
+      </c>
+      <c r="I318" s="7" t="s">
+        <v>1500</v>
+      </c>
+      <c r="J318" s="7" t="s">
+        <v>2210</v>
+      </c>
+      <c r="K318" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="319" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A319" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="B319" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="C319" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="D319" s="7" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E319" s="7" t="s">
+        <v>1501</v>
+      </c>
+      <c r="F319" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G319" s="7" t="s">
+        <v>1851</v>
+      </c>
+      <c r="H319" s="7" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I319" s="7" t="s">
+        <v>1501</v>
+      </c>
+      <c r="J319" s="7" t="s">
+        <v>2410</v>
+      </c>
+      <c r="K319" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A320" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="B320" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="C320" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="D320" s="7" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E320" s="7" t="s">
+        <v>1501</v>
+      </c>
+      <c r="F320" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G320" s="7" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H320" s="7" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I320" s="7" t="s">
+        <v>1501</v>
+      </c>
+      <c r="J320" s="7" t="s">
+        <v>2410</v>
+      </c>
+      <c r="K320" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="321" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A321" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="B321" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="C321" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="D321" s="7" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E321" s="7" t="s">
+        <v>1502</v>
+      </c>
+      <c r="F321" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G321" s="7" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H321" s="7" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I321" s="7" t="s">
+        <v>1502</v>
+      </c>
+      <c r="J321" s="7" t="s">
+        <v>2411</v>
+      </c>
+      <c r="K321" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="322" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A322" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="B322" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="C322" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="D322" s="7" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E322" s="7" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F322" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G322" s="7" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H322" s="7" t="s">
+        <v>1970</v>
+      </c>
+      <c r="I322" s="7" t="s">
+        <v>1503</v>
+      </c>
+      <c r="J322" s="7" t="s">
+        <v>2215</v>
+      </c>
+      <c r="K322" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="323" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A323" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B323" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="C323" s="7" t="s">
+        <v>844</v>
+      </c>
+      <c r="D323" s="7" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E323" s="7" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F323" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G323" s="7" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H323" s="7" t="s">
+        <v>2020</v>
+      </c>
+      <c r="I323" s="7" t="s">
+        <v>1504</v>
+      </c>
+      <c r="J323" s="7" t="s">
+        <v>2412</v>
+      </c>
+      <c r="K323" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="324" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A324" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="B324" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="C324" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="D324" s="7" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E324" s="7" t="s">
+        <v>1505</v>
+      </c>
+      <c r="F324" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G324" s="7" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H324" s="7" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I324" s="7" t="s">
+        <v>1505</v>
+      </c>
+      <c r="J324" s="7" t="s">
+        <v>2413</v>
+      </c>
+      <c r="K324" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="325" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A325" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="B325" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="C325" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="D325" s="7" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E325" s="7" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F325" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G325" s="7" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H325" s="7" t="s">
+        <v>2021</v>
+      </c>
+      <c r="I325" s="7" t="s">
+        <v>1506</v>
+      </c>
+      <c r="J325" s="7" t="s">
+        <v>2414</v>
+      </c>
+      <c r="K325" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="326" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A326" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B326" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="C326" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="D326" s="7" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E326" s="7" t="s">
+        <v>1507</v>
+      </c>
+      <c r="F326" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G326" s="7" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H326" s="7" t="s">
+        <v>2022</v>
+      </c>
+      <c r="I326" s="7" t="s">
+        <v>2113</v>
+      </c>
+      <c r="J326" s="7" t="s">
+        <v>2415</v>
+      </c>
+      <c r="K326" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="327" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A327" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B327" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="C327" s="7" t="s">
+        <v>846</v>
+      </c>
+      <c r="D327" s="7" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E327" s="7" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F327" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G327" s="7" t="s">
+        <v>1859</v>
+      </c>
+      <c r="H327" s="7" t="s">
+        <v>2023</v>
+      </c>
+      <c r="I327" s="7" t="s">
+        <v>2114</v>
+      </c>
+      <c r="J327" s="7" t="s">
+        <v>2416</v>
+      </c>
+      <c r="K327" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="328" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A328" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="B328" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="C328" s="7" t="s">
+        <v>846</v>
+      </c>
+      <c r="D328" s="7" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E328" s="7" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F328" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G328" s="7" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H328" s="7" t="s">
+        <v>2023</v>
+      </c>
+      <c r="I328" s="7" t="s">
+        <v>1509</v>
+      </c>
+      <c r="J328" s="7" t="s">
+        <v>2417</v>
+      </c>
+      <c r="K328" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="329" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A329" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="B329" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="C329" s="7" t="s">
+        <v>846</v>
+      </c>
+      <c r="D329" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E329" s="7" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F329" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G329" s="7" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H329" s="7" t="s">
+        <v>2024</v>
+      </c>
+      <c r="I329" s="7" t="s">
+        <v>2115</v>
+      </c>
+      <c r="J329" s="7" t="s">
+        <v>2418</v>
+      </c>
+      <c r="K329" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="330" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A330" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B330" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="C330" s="7" t="s">
+        <v>846</v>
+      </c>
+      <c r="D330" s="7" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E330" s="7" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F330" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G330" s="7" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H330" s="7" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I330" s="7" t="s">
+        <v>2116</v>
+      </c>
+      <c r="J330" s="7" t="s">
+        <v>2419</v>
+      </c>
+      <c r="K330" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="331" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A331" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B331" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="C331" s="7" t="s">
+        <v>846</v>
+      </c>
+      <c r="D331" s="7" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E331" s="7" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F331" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G331" s="7" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H331" s="7" t="s">
+        <v>1936</v>
+      </c>
+      <c r="I331" s="7" t="s">
+        <v>2117</v>
+      </c>
+      <c r="J331" s="7" t="s">
+        <v>2420</v>
+      </c>
+      <c r="K331" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="332" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A332" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="B332" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="C332" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="D332" s="7" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E332" s="7" t="s">
+        <v>1513</v>
+      </c>
+      <c r="F332" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G332" s="7" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H332" s="7" t="s">
+        <v>2025</v>
+      </c>
+      <c r="I332" s="7" t="s">
+        <v>2118</v>
+      </c>
+      <c r="J332" s="7" t="s">
+        <v>2421</v>
+      </c>
+      <c r="K332" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="333" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A333" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="B333" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="C333" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="D333" s="7" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E333" s="7" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F333" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G333" s="7" t="s">
+        <v>1865</v>
+      </c>
+      <c r="H333" s="7" t="s">
+        <v>2026</v>
+      </c>
+      <c r="I333" s="7" t="s">
+        <v>2119</v>
+      </c>
+      <c r="J333" s="7" t="s">
+        <v>2422</v>
+      </c>
+      <c r="K333" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="334" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A334" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B334" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="C334" s="7" t="s">
+        <v>848</v>
+      </c>
+      <c r="D334" s="7" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E334" s="7" t="s">
+        <v>1515</v>
+      </c>
+      <c r="F334" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G334" s="7" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H334" s="7" t="s">
+        <v>1938</v>
+      </c>
+      <c r="I334" s="7" t="s">
+        <v>2120</v>
+      </c>
+      <c r="J334" s="7" t="s">
+        <v>2323</v>
+      </c>
+      <c r="K334" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="335" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A335" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B335" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="C335" s="7" t="s">
+        <v>848</v>
+      </c>
+      <c r="D335" s="7" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E335" s="7" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F335" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G335" s="7" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H335" s="7" t="s">
+        <v>1938</v>
+      </c>
+      <c r="I335" s="7" t="s">
+        <v>1516</v>
+      </c>
+      <c r="J335" s="7" t="s">
+        <v>2423</v>
+      </c>
+      <c r="K335" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="336" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A336" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="B336" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="C336" s="7" t="s">
+        <v>849</v>
+      </c>
+      <c r="D336" s="7" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E336" s="7" t="s">
+        <v>1517</v>
+      </c>
+      <c r="F336" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G336" s="7" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H336" s="7" t="s">
+        <v>1978</v>
+      </c>
+      <c r="I336" s="7" t="s">
+        <v>2121</v>
+      </c>
+      <c r="J336" s="7" t="s">
+        <v>2424</v>
+      </c>
+      <c r="K336" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="337" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A337" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B337" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C337" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D337" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E337" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F337" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G337" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="H337" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="I337" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="J337" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="K337" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="338" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A338" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B338" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C338" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D338" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="E338" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F338" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G338" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H338" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="I338" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="J338" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="K338" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="339" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A339" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B339" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C339" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D339" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="E339" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F339" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G339" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="H339" s="7" t="s">
+        <v>2027</v>
+      </c>
+      <c r="I339" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="J339" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="K339" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="340" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A340" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B340" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C340" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D340" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="E340" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F340" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G340" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H340" s="7" t="s">
+        <v>2027</v>
+      </c>
+      <c r="I340" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="J340" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="K340" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="341" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A341" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="B341" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C341" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D341" s="7" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E341" s="7" t="s">
+        <v>1518</v>
+      </c>
+      <c r="F341" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G341" s="7" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H341" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I341" s="7" t="s">
+        <v>1518</v>
+      </c>
+      <c r="J341" s="7" t="s">
+        <v>2425</v>
+      </c>
+      <c r="K341" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="342" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A342" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="B342" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C342" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D342" s="7" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E342" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F342" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G342" s="7" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H342" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I342" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="J342" s="7" t="s">
+        <v>2426</v>
+      </c>
+      <c r="K342" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="343" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A343" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B343" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C343" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D343" s="7" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E343" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F343" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G343" s="7" t="s">
+        <v>1871</v>
+      </c>
+      <c r="H343" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I343" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J343" s="7" t="s">
+        <v>2427</v>
+      </c>
+      <c r="K343" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A344" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="B344" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C344" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D344" s="7" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E344" s="7" t="s">
+        <v>1518</v>
+      </c>
+      <c r="F344" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G344" s="7" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H344" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I344" s="7" t="s">
+        <v>1518</v>
+      </c>
+      <c r="J344" s="7" t="s">
+        <v>2428</v>
+      </c>
+      <c r="K344" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="345" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A345" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="B345" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C345" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D345" s="7" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E345" s="7" t="s">
+        <v>1518</v>
+      </c>
+      <c r="F345" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G345" s="7" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H345" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I345" s="7" t="s">
+        <v>1518</v>
+      </c>
+      <c r="J345" s="7" t="s">
+        <v>2429</v>
+      </c>
+      <c r="K345" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="346" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A346" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="B346" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C346" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D346" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E346" s="7" t="s">
+        <v>1518</v>
+      </c>
+      <c r="F346" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G346" s="7" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H346" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I346" s="7" t="s">
+        <v>1518</v>
+      </c>
+      <c r="J346" s="7" t="s">
+        <v>2425</v>
+      </c>
+      <c r="K346" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="347" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A347" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="B347" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C347" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D347" s="7" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E347" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F347" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G347" s="7" t="s">
+        <v>1875</v>
+      </c>
+      <c r="H347" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I347" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="J347" s="7" t="s">
+        <v>2430</v>
+      </c>
+      <c r="K347" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="348" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A348" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B348" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C348" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D348" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E348" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F348" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G348" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="H348" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I348" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J348" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="K348" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="349" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A349" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B349" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C349" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D349" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="E349" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F349" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G349" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="H349" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I349" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J349" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="K349" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="350" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A350" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B350" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C350" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D350" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="E350" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F350" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G350" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="H350" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I350" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J350" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="K350" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="351" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A351" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B351" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C351" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D351" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="E351" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F351" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G351" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="H351" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I351" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J351" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="K351" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="352" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A352" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="B352" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C352" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D352" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="E352" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F352" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G352" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="H352" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I352" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J352" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="K352" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="353" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A353" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B353" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C353" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D353" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="E353" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F353" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G353" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="H353" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I353" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J353" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="K353" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="354" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A354" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B354" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C354" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D354" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="E354" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F354" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G354" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="H354" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I354" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J354" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="K354" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="355" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A355" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B355" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C355" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D355" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="E355" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F355" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G355" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="H355" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I355" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J355" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="K355" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="356" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A356" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B356" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C356" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D356" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="E356" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F356" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G356" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="H356" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I356" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J356" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="K356" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="357" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A357" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B357" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C357" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D357" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="E357" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F357" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G357" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="H357" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I357" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J357" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="K357" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="358" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A358" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B358" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C358" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D358" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="E358" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F358" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G358" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="H358" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I358" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J358" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="K358" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="359" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A359" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B359" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C359" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D359" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="E359" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F359" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G359" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="H359" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I359" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J359" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="K359" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="360" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A360" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B360" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C360" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D360" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="E360" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F360" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G360" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="H360" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I360" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J360" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="K360" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="361" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A361" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B361" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C361" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D361" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="E361" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F361" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G361" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="H361" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I361" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J361" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="K361" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="362" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A362" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B362" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C362" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D362" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="E362" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F362" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G362" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="H362" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I362" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J362" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="K362" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="363" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A363" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="B363" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C363" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D363" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E363" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F363" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G363" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="H363" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I363" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J363" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="K363" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="364" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A364" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="B364" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C364" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D364" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="E364" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F364" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G364" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="H364" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I364" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J364" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K364" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="365" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A365" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B365" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C365" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D365" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="E365" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F365" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G365" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="H365" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I365" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J365" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="K365" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A366" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B366" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C366" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D366" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="E366" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F366" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G366" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="H366" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I366" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J366" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="K366" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A367" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B367" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C367" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D367" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="E367" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F367" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G367" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="H367" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I367" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J367" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="K367" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="368" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A368" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B368" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C368" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D368" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E368" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F368" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G368" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="H368" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I368" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J368" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="K368" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="369" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A369" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B369" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C369" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D369" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="E369" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F369" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G369" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="H369" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I369" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J369" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="K369" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="370" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A370" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B370" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C370" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D370" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="E370" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F370" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G370" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="H370" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I370" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J370" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="K370" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="371" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A371" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B371" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C371" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D371" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E371" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F371" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G371" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="H371" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I371" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="J371" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="K371" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="372" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A372" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B372" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C372" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D372" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E372" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F372" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G372" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="H372" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I372" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J372" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="K372" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A373" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B373" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C373" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D373" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E373" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F373" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G373" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="H373" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I373" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J373" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="K373" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="374" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A374" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B374" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C374" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D374" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="E374" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F374" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G374" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H374" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I374" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J374" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="K374" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="375" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A375" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B375" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C375" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D375" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E375" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F375" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G375" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="H375" s="7" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I375" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="J375" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="K375" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A376" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="B376" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C376" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D376" s="7" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E376" s="7" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F376" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G376" s="7" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H376" s="7" t="s">
+        <v>2028</v>
+      </c>
+      <c r="I376" s="7" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J376" s="7" t="s">
+        <v>2291</v>
+      </c>
+      <c r="K376" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="377" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A377" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="B377" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C377" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D377" s="7" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E377" s="7" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F377" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G377" s="7" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H377" s="7" t="s">
+        <v>2028</v>
+      </c>
+      <c r="I377" s="7" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J377" s="7" t="s">
+        <v>2431</v>
+      </c>
+      <c r="K377" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="378" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A378" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="B378" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C378" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D378" s="7" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E378" s="7" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F378" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G378" s="7" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H378" s="7" t="s">
+        <v>2028</v>
+      </c>
+      <c r="I378" s="7" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J378" s="7" t="s">
+        <v>2254</v>
+      </c>
+      <c r="K378" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="379" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A379" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B379" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C379" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D379" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="E379" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F379" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G379" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="H379" s="7" t="s">
+        <v>2029</v>
+      </c>
+      <c r="I379" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="J379" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="K379" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="380" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A380" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="B380" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C380" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D380" s="7" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E380" s="7" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F380" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G380" s="7" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H380" s="7" t="s">
+        <v>2030</v>
+      </c>
+      <c r="I380" s="7" t="s">
+        <v>1520</v>
+      </c>
+      <c r="J380" s="7" t="s">
+        <v>2418</v>
+      </c>
+      <c r="K380" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="381" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A381" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="B381" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C381" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="D381" s="7" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E381" s="7" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F381" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G381" s="7" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H381" s="7" t="s">
+        <v>2031</v>
+      </c>
+      <c r="I381" s="7" t="s">
+        <v>1521</v>
+      </c>
+      <c r="J381" s="7" t="s">
+        <v>2432</v>
+      </c>
+      <c r="K381" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="382" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A382" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="B382" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C382" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="D382" s="7" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E382" s="7" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F382" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G382" s="7" t="s">
+        <v>1881</v>
+      </c>
+      <c r="H382" s="7" t="s">
+        <v>2031</v>
+      </c>
+      <c r="I382" s="7" t="s">
+        <v>1522</v>
+      </c>
+      <c r="J382" s="7" t="s">
+        <v>2433</v>
+      </c>
+      <c r="K382" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="383" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A383" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="B383" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C383" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="D383" s="7" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E383" s="7" t="s">
+        <v>1523</v>
+      </c>
+      <c r="F383" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G383" s="7" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H383" s="7" t="s">
+        <v>2031</v>
+      </c>
+      <c r="I383" s="7" t="s">
+        <v>1523</v>
+      </c>
+      <c r="J383" s="7" t="s">
+        <v>2434</v>
+      </c>
+      <c r="K383" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="384" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A384" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B384" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C384" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D384" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E384" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F384" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G384" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="H384" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I384" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="J384" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="K384" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="385" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A385" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B385" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C385" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D385" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E385" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F385" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G385" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H385" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I385" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="J385" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="K385" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="386" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A386" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="B386" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C386" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D386" s="7" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E386" s="7" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F386" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G386" s="7" t="s">
+        <v>1883</v>
+      </c>
+      <c r="H386" s="7" t="s">
+        <v>1971</v>
+      </c>
+      <c r="I386" s="7" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J386" s="7" t="s">
+        <v>2435</v>
+      </c>
+      <c r="K386" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="387" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A387" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B387" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C387" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D387" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E387" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F387" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G387" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="H387" s="7" t="s">
+        <v>1971</v>
+      </c>
+      <c r="I387" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="J387" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K387" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="388" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A388" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B388" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C388" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="D388" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="8" t="s">
+      <c r="E388" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="F3" s="8" t="s">
+      <c r="F388" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="8" t="s">
+      <c r="G388" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="H3" s="8" t="s">
+      <c r="H388" s="7" t="s">
+        <v>1967</v>
+      </c>
+      <c r="I388" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J388" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="I3" s="8" t="s">
-[...25 lines deleted...]
-      <c r="F4" s="8" t="s">
+      <c r="K388" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="389" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A389" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="B389" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="C389" s="7" t="s">
+        <v>850</v>
+      </c>
+      <c r="D389" s="7" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E389" s="7" t="s">
+        <v>1525</v>
+      </c>
+      <c r="F389" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="8" t="s">
-[...31 lines deleted...]
-      <c r="F5" s="8" t="s">
+      <c r="G389" s="7" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H389" s="7" t="s">
+        <v>2022</v>
+      </c>
+      <c r="I389" s="7" t="s">
+        <v>1525</v>
+      </c>
+      <c r="J389" s="7" t="s">
+        <v>2436</v>
+      </c>
+      <c r="K389" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="390" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A390" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="B390" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="C390" s="7" t="s">
+        <v>851</v>
+      </c>
+      <c r="D390" s="7" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E390" s="7" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F390" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="8" t="s">
-[...31 lines deleted...]
-      <c r="F6" s="8" t="s">
+      <c r="G390" s="7" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H390" s="7" t="s">
+        <v>1940</v>
+      </c>
+      <c r="I390" s="7" t="s">
+        <v>1526</v>
+      </c>
+      <c r="J390" s="7" t="s">
+        <v>2437</v>
+      </c>
+      <c r="K390" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="391" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A391" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="B391" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="C391" s="7" t="s">
+        <v>852</v>
+      </c>
+      <c r="D391" s="7" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E391" s="7" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F391" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="8" t="s">
+      <c r="G391" s="7" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H391" s="7" t="s">
+        <v>2032</v>
+      </c>
+      <c r="I391" s="7" t="s">
+        <v>1527</v>
+      </c>
+      <c r="J391" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="H6" s="8" t="s">
-[...28 lines deleted...]
-      <c r="F7" s="8" t="s">
+      <c r="K391" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="392" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A392" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="B392" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="C392" s="7" t="s">
+        <v>853</v>
+      </c>
+      <c r="D392" s="7" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E392" s="7" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F392" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G7" s="8" t="s">
-[...31 lines deleted...]
-      <c r="F8" s="8" t="s">
+      <c r="G392" s="7" t="s">
+        <v>1887</v>
+      </c>
+      <c r="H392" s="7" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I392" s="7" t="s">
+        <v>1528</v>
+      </c>
+      <c r="J392" s="7" t="s">
+        <v>2438</v>
+      </c>
+      <c r="K392" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A393" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="B393" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="C393" s="7" t="s">
+        <v>854</v>
+      </c>
+      <c r="D393" s="7" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E393" s="7" t="s">
+        <v>1529</v>
+      </c>
+      <c r="F393" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G8" s="8" t="s">
-[...31 lines deleted...]
-      <c r="F9" s="8" t="s">
+      <c r="G393" s="7" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H393" s="7" t="s">
+        <v>1930</v>
+      </c>
+      <c r="I393" s="7" t="s">
+        <v>2122</v>
+      </c>
+      <c r="J393" s="7" t="s">
+        <v>2439</v>
+      </c>
+      <c r="K393" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A394" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="B394" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="C394" s="7" t="s">
+        <v>854</v>
+      </c>
+      <c r="D394" s="7" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E394" s="7" t="s">
+        <v>1530</v>
+      </c>
+      <c r="F394" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G9" s="8" t="s">
-[...31 lines deleted...]
-      <c r="F10" s="8" t="s">
+      <c r="G394" s="7" t="s">
+        <v>1889</v>
+      </c>
+      <c r="H394" s="7" t="s">
+        <v>1930</v>
+      </c>
+      <c r="I394" s="7" t="s">
+        <v>2123</v>
+      </c>
+      <c r="J394" s="7" t="s">
+        <v>2440</v>
+      </c>
+      <c r="K394" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A395" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="B395" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="C395" s="7" t="s">
+        <v>854</v>
+      </c>
+      <c r="D395" s="7" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E395" s="7" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F395" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G10" s="8" t="s">
-[...31 lines deleted...]
-      <c r="F11" s="8" t="s">
+      <c r="G395" s="7" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H395" s="7" t="s">
+        <v>1930</v>
+      </c>
+      <c r="I395" s="7" t="s">
+        <v>2124</v>
+      </c>
+      <c r="J395" s="7" t="s">
+        <v>2441</v>
+      </c>
+      <c r="K395" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="396" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A396" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B396" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="C396" s="7" t="s">
+        <v>854</v>
+      </c>
+      <c r="D396" s="7" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E396" s="7" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F396" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G11" s="8" t="s">
-[...992 lines deleted...]
-        <v>21</v>
+      <c r="G396" s="7" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H396" s="7" t="s">
+        <v>1930</v>
+      </c>
+      <c r="I396" s="7" t="s">
+        <v>2125</v>
+      </c>
+      <c r="J396" s="7" t="s">
+        <v>2442</v>
+      </c>
+      <c r="K396" s="7" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:A39"/>
+  <autoFilter ref="D1:D476"/>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G6" r:id="rId1" display="https://prozorro.gov.ua/tender/UA-2025-02-14-008238-a"/>
-    <hyperlink ref="G29" r:id="rId2" display="https://prozorro.gov.ua/tender/UA-2025-01-31-004849-a"/>
+    <hyperlink ref="G5" r:id="rId1" display="https://prozorro.gov.ua/tender/UA-2025-02-14-008238-a"/>
+    <hyperlink ref="G27" r:id="rId2" display="https://prozorro.gov.ua/tender/UA-2025-01-31-004849-a"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Аркуші</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Іменовані діапазони</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2026</vt:lpstr>
-      <vt:lpstr>'2026'!Область_друку</vt:lpstr>
+      <vt:lpstr>2026 </vt:lpstr>
+      <vt:lpstr>'2026 '!Область_друку</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nazar.Mariia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>