--- v0 (2026-07-03)
+++ v1 (2026-09-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7E559625" w14:textId="77777777" w:rsidR="001F1828" w:rsidRDefault="001F1828">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75F71256" w14:textId="77777777" w:rsidR="00877ABA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
@@ -344,312 +344,225 @@
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="571342A0" w14:textId="77777777" w:rsidR="001F1828" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Заява</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EFD802" w14:textId="77777777" w:rsidR="001F1828" w:rsidRDefault="00000000">
+    <w:p w14:paraId="443E7D13" w14:textId="7AC89340" w:rsidR="001F1828" w:rsidRDefault="00000000" w:rsidP="006C288D">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Прошу надіслати результат адміністративної послуги за реєстраційним номером _____________________________________ від _____________________ за </w:t>
-[...40 lines deleted...]
-    <w:p w14:paraId="2C510C28" w14:textId="77777777" w:rsidR="001F1828" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Прошу надіслати результат адміністративної послуги за реєстраційним номером _____________________________________ від _____________________ </w:t>
+      </w:r>
+      <w:r w:rsidR="006C288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на відділення </w:t>
+      </w:r>
+      <w:r w:rsidR="002F366F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Укрпошти</w:t>
+      </w:r>
+      <w:r w:rsidR="006C288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за адресою _____________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002F366F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C510C28" w14:textId="3919165B" w:rsidR="001F1828" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (повна адреса)</w:t>
+        <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4C3498" w14:textId="77777777" w:rsidR="001F1828" w:rsidRDefault="001F1828">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="528A91CB" w14:textId="77777777" w:rsidR="001F1828" w:rsidRDefault="00000000">
+    <w:p w14:paraId="528A91CB" w14:textId="74D0E48B" w:rsidR="001F1828" w:rsidRDefault="006C288D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Оберіть службу доставки:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29080C23" w14:textId="77777777" w:rsidR="001F1828" w:rsidRDefault="00000000">
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лужб</w:t>
+      </w:r>
+      <w:r w:rsidR="002F366F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доставки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C66A11" w14:textId="77777777" w:rsidR="001F1828" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:firstLine="358"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Нова пошта </w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>Укрпошта</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ADFCF5D" w14:textId="77777777" w:rsidR="001F1828" w:rsidRDefault="001F1828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1776"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3722FDAD" w14:textId="77777777" w:rsidR="001F1828" w:rsidRDefault="001F1828">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...78 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7854B47C" w14:textId="77777777" w:rsidR="001F1828" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:right="708" w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -969,124 +882,124 @@
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_z9wsl4n1dp1"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="001F1828">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="709" w:header="0" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="100"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{31209484-F9AA-459E-88FA-A2A0D28D68C8}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{92AE5AD6-CB4B-4926-886C-82DAEF5E6E53}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{E7C558E5-F33B-4BB5-B639-3089F597E708}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{92254684-6E70-4A0E-BE12-5EBA71445CA9}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{CCE80CDC-460A-469B-AB48-B03E0AB5B1DD}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{BF6FD618-FC63-4BE3-A042-39B9C24A9A4E}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{D51E77C4-9833-405F-800B-7AC494C32524}"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Source Han Sans CN">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId5" w:fontKey="{520219AC-4954-400C-9461-83DD3434FC4C}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{B5BEB144-9151-491E-A698-CF788FE0B756}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{3B7D9910-A92F-46F4-A56E-63504741A81C}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{2A64BB58-6FD0-424C-AC80-9485032338A4}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00236CD9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FB7ED8B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2136" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
         <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1343,69 +1256,71 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="624769922">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1864517542">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="84"/>
+  <w:zoom w:percent="78"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F1828"/>
     <w:rsid w:val="001F1828"/>
+    <w:rsid w:val="002F366F"/>
+    <w:rsid w:val="006C288D"/>
     <w:rsid w:val="00877ABA"/>
+    <w:rsid w:val="00C00C9B"/>
     <w:rsid w:val="00FF3D5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2274,54 +2189,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8057E2B7-1FA8-46E1-A3D2-89809650F1C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>768</Words>
-  <Characters>438</Characters>
+  <Words>661</Words>
+  <Characters>378</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1204</CharactersWithSpaces>
+  <CharactersWithSpaces>1037</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>uk-UA</dc:language>
 </cp:coreProperties>
 </file>